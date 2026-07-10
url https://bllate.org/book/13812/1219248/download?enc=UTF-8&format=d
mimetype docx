--- v0 (2026-05-07)
+++ v1 (2026-07-10)
@@ -14,3539 +14,3587 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Вот они! Я так взволнован, что руки у меня трясутся!»</w:t>
-[...3487 lines deleted...]
-        <w:t>Почему Е Цзэси отказался от своей возможности? Почему он продвинулся?</w:t>
+        <w:t>[Начинается, начинается! Волнующееся сердце, дрожащие руки!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Ждал целую неделю, наконец-то можно посмотреть прямую трансляцию!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Тан Тан, давай! Тан Тан, ты лучший!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Цуй И, давай!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Благодаря репутации и рекламе с первой недели, количество зрителей, смотревших прямую трансляцию «Кумиров эпохи» на второй неделе, достигло нового рекорда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда выступления перевалили за половину, атмосфера в зале стала ещё более накалённой. Некоторые пользователи сети даже заметили, что им казалось, будто они смотрят не отборочное шоу, а концерт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но не только зрители — участники тоже наслаждались этой сценой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов, это было соревнование на выбывание, и никто не мог гарантировать, что в следующий раз ему доведётся снова выступить на этой сцене, поэтому участники очень дорожили моментом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Номер группы Е Цзэси был последним, и когда настала их очередь выходить на сцену, аплодисменты в зале нарастали как волны, одна выше другой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Си Шу не удержался и с улыбкой сказал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дайте послушать, чьё имя вы кричите?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голоса поклонников звучали ровно: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Е Цзэси!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Си Шу улыбнулся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Отлично. А теперь приглашаем группу, в которой состоит Е Цзэси, исполнить для нас песню «Без трендов не надо тратить деньги»!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только он замолчал, свет погас.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Через две короткие секунды сверху упал луч света, и четверо участников по очереди появились на сцене.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После того как камера дала крупный план Е Цзэси, зазвучал аккомпанемент.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Начинается, начинается! Самое ожидаемое выступление сегодняшнего вечера!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Е Цзэси, вперёд-вперёд-вперёд!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заиграла ритмичная мелодия, и из темноты чётко донёсся хор четырёх голосов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Hey greedy, don't bait fret</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>What you see is what you get</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>You name it, I have it</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>What you see is what you get»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Левой, левой, левой, левой — используй левую руку, в жизни не надо слишком много думать».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Свет на сцене полностью зажёгся, на Е Цзэси была розовая джинсовая куртка, его низкий, с хрипотцой голос мгновенно приковал к себе всё внимание в зале.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Комментарии на миг замолчали, а в следующую секунду взорвались:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Я не могу! Этот голос просто заставляет уши беременеть!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Прямой эфир! Никакой обработки, полная фонограмма выключена!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Е Цзэси!!! Величайший всех времён!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поклонники в зале тоже были потрясены — они впервые слышали живое исполнение Е Цзэси, и оно было просто безупречным!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слушать его было одно удовольствие, словно попал на концерт!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цюй Сяо внизу довольно кивнула — сегодня Е Цзэси выступил даже лучше, чем на вчерашней репетиции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Цзэюй тоже не мог найти изъянов и, понизив голос, сказал Хэ Цзюнь Юню: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он рождён для этой сцены. А ты хочешь заманить его в кино — это будет настоящим кощунством.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь не сводил глаз со сцены.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На сцене было звёздное сияние, и Е Цзэси всегда приковывал внимание к себе с первого взгляда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сейчас он уже не был таким расслабленным, как в тренировочной комнате, на его лице не было ничего, кроме наслаждения, словно он родился именно для этого момента — чтобы сиять на сцене собственной харизмой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь усмехнулся и слегка покачал головой, отвергая слова Шань Цзэюя: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Необязательно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси подходит для большего экрана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он был в этом уверен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Свет становился всё ярче и разнообразнее. Аккомпанемент стих, и свет сосредоточился на Е Цзэси, и только и слышно было, как его бархатистый голос неторопливо затянул: «Мои мысли не слишком многословны, ограниченное время, можно занять места, пожалуйста…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не надо везде стучать</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За трендами нужно охотиться</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не охотишься — останешься без добычи</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Изо всех сил везде стучать</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Потратить все накопления</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Деньгам не купить мастерства</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это было блестящее выступление — и зрители, и участники были полностью погружены в него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И только когда аккомпанемент стих, зрители поняли, что этот пир для слуха так быстро закончился, и остались с чувством лёгкой неудовлетворённости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поклонники в комментариях были ещё более недовольны:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Мне кажется, у Е Цзэси сегодня было очень мало слов! Я слышал только несколько фраз, которые он спел один!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Не только тебе кажется! Мне тоже!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Хочется послушать, как Е Цзэси споёт это соло ещё раз!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Больше!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Ничего страшного! Скоро будет этап соревнований, и мы сможем снова его услышать! А когда закончится второй номер, начнётся голосование, сестры, обязательно голосуйте за Е Цзэси!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Да-да-да! У него первый номер! Умоляю! Если ты тоже голосуешь за Е Цзэси, ты моя хорошая сестра!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Занавес опустился, и выступление группы Е Цзэси закончилось, сразу после этого группа Цуй И представила зрителям свою версию песни «Без трендов не надо тратить деньги».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После выступлений обеих групп наступил, наконец, волнительный этап голосования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Си Шу снова вышел на сцену и объявил, что канал для голосования официально открыт. Тысяча зрителей в зале должна была выбрать двух самых любимых участников из обеих групп и проголосовать за одну из команд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Осталось всего тридцать секунд! Пожалуйста, поторопитесь с голосованием!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Обратный отсчёт: пять, четыре, три, два, один — канал для голосования закрыт!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда голос Си Шу стих, стали известны и результаты командного соревнования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прежде чем объявить результаты, был ещё этап комментариев наставников.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цюй Сяо первой взяла микрофон и с первых слов принялась хвалить: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Е Цзэси, сегодня ты в потрясающей форме!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси прищурил глаза и с улыбкой спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А вам, учитель Цюй, нравится?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цюй Сяо сначала опешила, но потом поняла, что Е Цзэси намекает на прошлый раз. Она рассмеялась: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что, та шутка до сих пор не забылась?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси моргнул, ничего не говоря.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А пользователи сети и зрители просто угорали со смеху.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже поклонники Цюй Сяо были рады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Хахахаха я умираю со смеху. Этот Е Цзэси — я только что видела, как наша Сяо Сяо опешила на мгновение хахахаха]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Какой он озорной! Он что, флиртует с нашей Сяо Сяо? Но почему мне это кажется таким смешным? Хахахаха]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Хахахаха видно, что Сяо Сяо ценит Е Цзэси, но этот человек — настоящий озорник! Сяо Сяо, будьте с ним построже!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда шутки закончились, наставники объявили свой выбор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И по реакции публики, и по владению песней — группа Е Цзэси, несомненно, победила, и они безоговорочно выиграли командное соревнование.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В зале снова раздались аплодисменты и крики.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Участники группы Цуй И не удивились такому исходу, но всё равно не могли скрыть своего разочарования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проигравшая группа автоматически переходила в группу проигравших и ожидала следующего этапа выбывания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда участники группы Цуй И покинули сцену, Си Шу объявил четырёх лучших участников из группы Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ещё до того, как были объявлены места, Юй Янь от волнения вспотел, а его сжатые кулаки побелели.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзян Жань тоже крепко сжал губы, не мигая глядя на стоящего рядом Си Шу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси был самым расслабленным в группе, он даже довольно спокойно махал рукой поклонникам из зала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>То и дело можно было слышать визги поклонников.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зоркие зрители в комнате трансляции заметили эту сцену.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Е Цзэси! У него ещё есть настроение махать поклонникам, а я уже вся извелась!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Хахаха, у Е Цзэси отличная психологическая устойчивость! Всё нормально, раз он такой уверенный, мы тоже должны в него верить]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Си Шу не стал нарочно томить и вскоре объявил четырёх лучших участников группы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Первое место занял Е Цзэси, второе — Цзян Жань, Юй Янь — третье.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси немного собрался, повернул голову и увидел, как стоящий рядом Юй Янь заметно выдохнул с облегчением. Но не успел он полностью расслабиться, как следующие слова Си Шу снова заставили его напрячься.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Правила соревнования победившей группы: первый против третьего, второй против четвёртого. Пожалуйста, участники, вошедшие в четвёрку по итогам голосования, сделайте шаг вперёд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав пары, Юй Янь побледнел как мел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы не макияж на его лице, Е Цзэси был уверен, что поклонники и зрители решили бы, что он вот-вот потеряет сознание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выживает сильнейший — такова жестокость соревнования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Правила незыблемы, но люди могут их обойти. Е Цзэси изогнул уголки губ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Си Шу снова объяснил зрителям правила, и когда он уже собирался объявить о продолжении соревнования, Е Цзэси внезапно заговорил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ведущий, можно задать вопрос?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Си Шу посмотрел на Е Цзэси и кивнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Конечно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси улыбнулся, сперва сказал «спасибо», а потом спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я хотел бы узнать, что будет, если в процессе соревнования один из участников откажется от участия?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Си Шу не понял, к чему клонит Е Цзэси, но всё же ответил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда, согласно правилам, участник, который должен был с ним соревноваться, автоматически проходит в топ-двадцать пять.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сделав паузу, Си Шу с улыбкой добавил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Думаю, никто не станет добровольно отказываться от прохода в следующий…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В следующую секунду Е Цзэси с улыбкой перебил его: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда я отказываюсь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что? — улыбка Си Шу застыла на губах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В комментариях экран заполнили знаки вопроса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[В чём дело?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поклонники в зале тоже оторопели.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Что случилось? Почему вдруг отказывается?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь, наставник-приглашённый, первым пришёл в себя: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Давайте уточним, не ослышался ли я. Е Цзэси, ты только что сказал, что хочешь отказаться от участия?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси кивнул — на его лице было написано спокойствие, но слова, которые он произнёс, показались всем невероятными: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, я решил отказаться от этого соревнования и позволить Юй Яню пройти дальше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Почему? — не выдержал Си Шу; он от удивления даже забыл закрыть рот и недоумевающе посмотрел на Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Янь, стоявший рядом с Е Цзэси, тоже был шокирован — ему снилось?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как это Е Цзэси отказывается от прохода? Как это он сам проходит?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3566,771 +3614,995 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цзян Ран хотел спросить, он правильно расслышал?</w:t>
-[...575 lines deleted...]
-        <w:t>Лицо Ю Яня внезапно побледнело, и он очень испугался: «Он, он, он что ухаживает за мной! Я не люблю мужчин!»</w:t>
+        <w:t>Цзян Жань хотел спросить больше всех — ему не послышалось?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси добровольно отказывается от прохода?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из-за этой неожиданности, к счастью, Хэ Цзюнь Юнь достаточно быстро сориентировался и, понизив голос, сказал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Е Цзэси, как только ты примешь решение об отказе, его нельзя будет отменить. Ты всё обдумал?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси с улыбкой ответил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Разумеется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В зале воцарилась тишина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зрители, смотревшие трансляцию, иногда улавливали краем уха, как кто-то внизу шептался: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Почему? Почему Е Цзэси решил отказаться?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тем временем поклонники тоже пришли в себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Отказаться?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[В чём дело?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Да ладно, ведь Е Цзэси уже почти прошёл, почему?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Я ничего не понимаю? Разве сейчас не хорошо пройти в следующий тур? Или Е Цзэси вообще не хочет проходить?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[У меня есть одна страшная догадка: а вдруг Е Цзэси считает, что соревноваться слишком утомительно, и хочет вернуться домой унаследовать семейное состояние?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Предыдущий, забери свои слова обратно!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Тьфу-тьфу-тьфу! Только что выступление было таким блестящим, какое ещё наследование семейного состояния?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В интернете царило оживлённое обсуждение, поклонники были ошеломлены и не знали, что думать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но слово не воробей — раз Е Цзэси выбрал отказ, то место переходило к Юй Яню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И даже когда Юй Янь сидел в зоне прошедших участников, он всё ещё был в полной растерянности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин оказался как раз рядом с ним, и Юй Янь машинально спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты, Тан Цзин, ты знаешь, что с Е Цзэси? Почему он отдал мне своё место?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выражение лица Тан Цзиня было таким же сложным, он покачал головой — он тоже не понимал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Янь внезапно побледнел, перепугавшись: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он, он, он не положил ли на меня глаз? Я не люблю мужчин!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Тан Цзин: «?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...95 lines deleted...]
-        <w:t>Так продолжалось до тех пор, пока раунды между участниками команды не были закончены, и снова появился Е Цзэси, и это сомнение разрешилось.</w:t>
+        <w:t>Тан Цзин, помедлив, с трудом произнёс: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У тебя слишком богатое воображение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И всё равно Юй Янь продолжал волноваться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И только когда начались соревнования на выбывание среди проигравших и Е Цзэси снова появился на сцене, это недоумение разрешилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>п/п;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Текст песни «Hey greedy, don’t bait fret…» — реальная песня, в китайском оригинале используются английские вставки. Я сохраняю их как есть!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Не надо везде стучать…» (不要到处叩叩) — продолжение той же песни, игра слов, построенная на созвучии иероглифов 叩 (kòu — стучать) и 摳 (kōu — выискивать, экономить). Перевод сохраняет звукоподражательную и смысловую игру насколько это возможно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отредактировано Neils июль 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>