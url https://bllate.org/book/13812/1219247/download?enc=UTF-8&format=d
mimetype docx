--- v0 (2026-05-08)
+++ v1 (2026-07-09)
@@ -14,3235 +14,3315 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В четверг, в день репетиции, Цюй Сяо объявила всем обновленные правила конкурса. </w:t>
-[...3183 lines deleted...]
-        <w:t>После того, как наставники кратко представили формат прослушивания, официально началось второе выступление!</w:t>
+        <w:t>В четверг, в день репетиции, Цюй Сяо объявила всем присутствующим новый формат соревнования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Формат групповых соревнований не изменился, изменения коснулись этапа личных соревнований в группе проигравших. Раньше на этом этапе участники могли сами готовить номер — танец, вокал или создание собственной композиции, на выбор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но для того чтобы лучше оценить каждого участника и отобрать тех, кто силён во всех аспектах, этот этап превратился в случайную жеребьёвку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>То есть участники больше не могли полагаться только на свои коронные номера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому же в процессе соревнования наставники могли в любой момент предложить дополнительную баттлу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это означало, что каждый участник должен был подготовить как минимум три разных номера, и среди них обязательно должны были быть и танец, и вокал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Формат изменился, отбор стал ещё более суровым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только Цюй Сяо замолчала, в зале раздались звуки вдыхаемого воздуха.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Боже, танец — это совсем не моя сильная сторона, я всё время тренировал вокал, а сейчас до завтрашнего выступления осталось меньше суток, откуда у меня время на репетиции?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Но так хотя бы справедливо, чтобы потом не сравнивать вокал с танцем — это же несравнимые вещи]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[А мы сейчас вообще будем репетировать? Я хочу прямо сейчас бежать танцевать учить]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже Тан Цзин на этот раз был непривычно напряжён и взволнован.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Потому что новые правила ввели слишком внезапно, и никто к этому морально не был готов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Среди толпы потрясённых участников спокойно сидящий на своём месте Е Цзэси выглядел несколько неуместно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У участников рядом с ним глаза уже покраснели от волнения, а Е Цзэси только сменил позу на более удобную и был спокоен как удав.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только Цюй Сяо объявила о свободной тренировке, все участники первым делом бросились в тренировочные комнаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси отставал от всех и был остановлен Ли Чанцзянем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эй, Цзэси! — Ли Чанцзянь подошёл к Е Цзэси и жестом показал, что оператор может уйти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси, увидев Ли Чанцзяня, так прищурил свои красивые «персиковые» глаза, что они превратились в щёлочки: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дядя Ли, давно вас не видел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Несколько дней было одно дело, замотался, только что вернулся, — сказал Ли Чанцзянь, подходя и оглядывая Е Цзэси с головы до ног. Он нахмурился и с некоторым беспокойством спросил: — Как у тебя с подготовкой? Новые правила ввели довольно внезапно, но они разумны. Ты…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я всё подготовил, — с улыбкой сказал Е Цзэси. — Дядя, не волнуйтесь за меня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, Ли Чанцзянь всё равно не успокоился — он только что видел репетицию группы Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя групповой номер был хорош, кто может гарантировать, что завтрашняя оценка наставников и зрительское голосование позволят группе Е Цзэси выйти в следующий тур с первого места?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В последнее время Ли Чанцзяня не было на площадке, но он слышал от Шань Цзэюя, как дела у Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Во время тренировок он старателен, но как только тренировка заканчивается, не надейся увидеть, чтобы Е Цзэси поднялся с дивана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Каждый день после тренировок он либо идёт смотреть, как тренируются другие группы, либо возвращается в комнату спать!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Активно и старательно тренируется?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Извините, наверное, только во время самих тренировок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ли Чанцзянь хотел что-то сказать, но не решался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси встретился с ним взглядом и сразу понял, что Ли Чанцзянь хочет сказать. Он заговорил первым: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дядя Ли, не волнуйтесь, я пойду тренироваться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вокруг было много работников съёмочной группы, да и Е Цзэси сказал, что идёт тренироваться, поэтому Ли Чанцзяню оставалось только попросить его как следует заниматься, добавив, что если понадобятся профессиональные наставники — он всегда может обратиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси на всё кивнул, напевая песенку, вышел из зала записи и тотчас же прошёл мимо тренировочной комнаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Идти тренироваться?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лучше пойти спать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сейчас уже половина двенадцатого ночи, а Е Цзэси с тех пор, как попал в книгу, ни разу не ложился позже половины первого!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Последствия работы без отдыха он уже испытал на себе, и теперь хотел только хорошо есть, хорошо пить, хорошо играть и хорошо спать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Именно в этом и должна заключаться вся прелесть жизни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лёгким шагом, приближаясь к комнате, он всё шире улыбался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И тут Е Цзэси краем уха услышал приглушённые всхлипывания. Он остановился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В голосе парня слышались беспомощность и сдерживаемая боль, словно его жестоко обидели: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …За один день выучить танец просто невозможно, совсем невозможно. Я тоже знаю, я тоже понимаю, что наставник прав… но, но… м-м-м…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Остальное парень не договорил, послышался всхлип, а затем звук трущейся одежды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси не двигался, глядя на свою комнату, которая была совсем близко, и раздумывал, не стоит ли ему ненадолго уйти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …Нет, дело не в том, что я не хочу выйти в следующий тур в первом же раунде, просто я, я не могу, — снова раздался голос парня спустя некоторое время. Он, казалось, уже совладал с эмоциями, всхлипывания почти исчезли, голос стал более ясным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси слегка нахмурился — этот голос был ему знаком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да, верно, Е Цзэси и Цзян Жань со мной в одной группе. На прошлой неделе я был на двадцать втором месте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси сразу всё понял.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был член его группы. Если память не подводила, парня звали Юй Янь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Белолицый, с кукольным лицом, очень милый.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жаль, что он любит девушек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юй Янь разговаривал по телефону, и его голос продолжал звучать: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я понимаю, что ты имеешь в виду, я точно не сдамся. Но факт остаётся фактом, и я должен признать, что и Е Цзэси, и Цзян Жань лучше меня, и когда дойдёт до внутригруппового соревнования, я обязательно им проиграю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Да, хорошо, я уже успокоился. Я просто немного растерялся в тот момент. Сейчас я пойду продолжу тренировки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бросить? Я раз уж пришёл сюда — как я могу бросить? …В общем, ты за меня не волнуйся, мам, вы с папой берегите себя. Если я на этот раз попаду в десятку, то на операцию папе денег хватит…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси не стал дальше слушать, а пошёл в обход, решив немного проветриться. Спать он сейчас вряд ли скоро пойдёт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ветер поздней весны дул в лицо, неся с собой присущую ему духоту. Но в нём было чуть больше жизни, чем в неизменном холодном воздухе кондиционера в помещении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси, подперев голову левой рукой, полуоблокотился на подоконник. В коридоре никого не было, лишь время от времени доносились звуки незнакомой или знакомой музыки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Полночь, музыка всё ещё не стихала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Естественный отбор, выживает сильнейший.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только тот, кто прошёл через это, может понять, что эта фраза относится не только к теории эволюции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Некоторым людям просто нужен шанс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как и ему самому в прошлом, когда он барахтался в грязи и карабкался вверх.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прежде чем вернуться в комнату, Е Цзэси сделал крюк и зашёл в тренировочную комнату.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дверь была притворена неплотно, и музыка вырывалась наружу. В огромной комнате только Юй Янь один раз за разом повторял перед зеркалом неуклюжие танцевальные движения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси не стал задерживаться и вскоре ушёл к себе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В день прямой трансляции второго выступления участники с самого утра начали готовиться к вечернему выходу на сцену.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В перерывах то и дело можно было видеть, как участники используют любую свободную минутку, чтобы репетировать свои номера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже Цзян Жань перед зеркалом в гримёрной напевал песню и отрабатывал движения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси не удержался, бросил на него пару взглядов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзян Жань, уловив его взгляд, слегка изменился в лице и тут же выпрямился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он подготовил современный танец — это было его самое сильное место, и он не должен был проиграть Е Цзэси!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Е Цзэси, словно не заметив вызова в его глазах, быстро отвёл взгляд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзян Жань изменился в лице и тем более укрепился в решимости: он может только выиграть и не имеет права проиграть!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В семь вечера прямая трансляция началась ровно в срок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На этот раз количество зрителей, смотревших прямую трансляцию онлайн, было гораздо больше, чем в прошлый раз, а в зале, вмещающем несколько тысяч человек, не было ни одного свободного места.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот момент, когда зажёгся свет на сцене, раздались бурные аплодисменты. В ярком свете прожекторов больше всего привлекали внимание разноцветные светящиеся плакаты в зрительном зале.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Камера быстро скользнула по ним, и самой заметной оказалась фотография Е Цзэси — розоволосый парень с приподнятыми в улыбке уголками губ, яркой родинкой под глазом и красивым профилем, от которого невозможно было отвести взгляд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но самое привлекательное была даже не фотография Е Цзэси, а пять больших иероглифов под ней: «ПРОФЕССИЯ БОГАТОГО НАСЛЕДНИКА».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зоркие пользователи сети, естественно, заметили эту мелькнувшую картинку, и комментарии в комнате трансляции взорвались смехом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Что я только что видел!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Хахахаха, фанаты Е Цзэси такие приколисты!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Хахахаха, не зря мы — фанаты Си (Xī, сокр. от Е Цзэси)! Молодцы!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Не могу, я сейчас умру со смеху! Сестры, вы меня не обманули! Но почему только этот стикер, а где другой? (намёк)]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В следующую секунду камера снова повернулась и дала крупный план Е Цзэси за кулисами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В глазах Е Цзэси мелькнуло недоумение, а потом он увидел себя на большом экране и свой стикер на разделённом экране.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В зале тут же раздались довольно громкие визги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси слегка изогнул свои тонкие губы в лёгкой улыбке и, шевеля губами, медленно выдохнул в камеру слово: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Озорники.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Аааааааа —] В зале закричали ещё громче.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Комментарии тоже не отставали, длинная череда «ааааа» даже немного мешала другим зрителям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Ууу, Цзэси такой милый!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Молодой господин, я могу!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Он улыбнулся нам!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Аааааа, какой красивый!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Атмосфера в начале разогрелась, свет в зале пригасили, и в этот момент на сцене появились трое наставников.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Визг в зале не умолкал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Начинается, начинается!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Поехали!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Кит приплыл!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Сяо Сяо сегодня тоже прекрасна!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Строгий наставник Шань!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После того как наставники кратко объяснили правила этого тура, второе публичное выступление официально началось!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отредактировано Neils июль 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>