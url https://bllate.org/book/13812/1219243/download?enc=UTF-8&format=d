--- v0 (2026-05-10)
+++ v1 (2026-07-09)
@@ -14,499 +14,579 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Все в зале смотрели на Е Цзэси.</w:t>
-[...447 lines deleted...]
-        <w:t>Когда она закончила говорить, присутствующие участники были удивлены и немного сбиты с толку.</w:t>
+        <w:t>Взгляды всего зала обратились к Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто-то тихо спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Е Цзэси тоже будут критиковать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Необязательно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тан Цзинь не избежал, думаю, Е Цзэси тоже непременно…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не успели эти слова закончиться, как раздался голос Шань Цзэюя: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Твоё вчерашнее выступление меня очень удивило. Если бы не это твоё лицо, я бы подумал, что вышел выступать совсем другой человек. Сцена, которую ты представил зрителям, была великолепна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Цзэюй уже почти всё утро разносил здесь всех в пух и прах, и это был первый раз, когда он открыто похвалил кого-то. Многие были удивлены, но в то же время сочли это вполне закономерным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё же вчерашний Е Цзэси действительно поразил многих.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сам Е Цзэси тоже был немного удивлён.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Цзэюй, сменив прежнюю серьёзность на лёгкую улыбку в уголках губ, сказал: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Впредь продолжай в том же духе. И, конечно, хватит уже за другими бегать — будь немного целеустремлённее, а?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только он это сказал, весь зал не выдержал и дружно рассмеялся, многие даже с издёвкой посмотрели в сторону Тан Цзиня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин улыбнулся, но ничего не сказал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси, естественно, тоже уловил насмешливые нотки в голосе Шань Цзэюя и с невинным видом ответил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ничего не поделаешь, когда приходит любовь, её не остановить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, Шань Цзэюй развеселился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цюй Сяо тоже рассмеялась: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты уж точно должен остановиться, не разочаровывай наших ожиданий. Ты, наверное, не знаешь, что такой требовательный наставник, как учитель Хэ, вчера во время разбора из всех никого не похвалил, только тебя! Ты ему очень нравишься!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только она это сказала, присутствующие участники удивились, но в то же время слегка растерялись.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -526,2291 +606,2291 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Нравится? </w:t>
-[...2239 lines deleted...]
-        <w:t>Как изысканное произведение искусства: «Не плачь».</w:t>
+        <w:t>Нравится?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Улыбка на лице Тан Цзиня тоже застыла, он поднял глаза на сидевшего впереди Хэ Цзюнь Юня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цюй Сяо в этот момент тоже осознала, что неосторожно сказала не то, и как раз собиралась исправиться, как услышала голос Е Цзэси: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так не пойдёт, нельзя же, чтобы только учитель Хэ меня любил. А разве учитель Цюй и учитель Шань меня не любят?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цюй Сяо опешила.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев её такой, Е Цзэси притворно огорчился: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну, значит, я ещё недостаточно старался. Тогда я постараюсь получше, чтобы заслужить любовь учителя Цюй и учителя Шаня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эй-эй, я ведь ещё ничего не сказала, а ты уже представление устроил? — Цюй Сяо не знала, плакать ей или смеяться, но она поняла, что Е Цзэси помогает ей выйти из неловкого положения, и с благодарностью посмотрела на него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь улыбнулся и в подходящий момент взял микрофон: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— М-да, актёрские способности у тебя неплохие. Ты точно не хочешь сниматься в кино?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В глазах Е Цзэси мелькнуло удивление — и что этому человеку, неймётся?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет-нет, — Е Цзэси махнул рукой, делая вид, что не понял намёка Хэ Цзюнь Юня. — По мне же сразу видно, что я не гожусь для этой профессии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Цзэюю это показалось забавным, и он машинально спросил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А для какой профессии, по-твоему, ты годишься?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уголки губ Е Цзэси тут же расплылись в улыбке, красивые глаза прищурились, выражение лица стало необычайно беспечным, а родинка под глазом, казалось, тоже выражала его самодовольство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Наверное, — Е Цзэси растянул интонацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Цзэюю вдруг показалось, что назревает что-то нехорошее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И действительно, в следующую секунду он услышал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Для профессии богатого наследника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цюй Сяо: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пф.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Шань Цзэюя слова застряли в горле, он мог только повернуть голову к Хэ Цзюнь Юню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь не удержался, уголки его губ дрогнули вверх, но он отвернулся, намеренно делая вид, что не замечает, как его друг попал впросак.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Цзэюй: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов Цюй Сяо перехватила инициативу и велела Е Цзэси не острить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси было немного досадно — с чего это он острит?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он говорил серьёзно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но, по-видимому, большинство присутствующих сочли слова Е Цзэси шуткой, все посмеялись и не придали им никакого значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только Тан Цзин, там, куда не доставали камеры, незаметно сжал кулаки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Большинство людей приняли ту фразу Хэ Цзюнь Юня про съёмки в кино за шутку, потому что они не знали истинной цели его участия в «Кумирах эпохи».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин и Хэ Цзюнь Юнь были из одной компании, и раньше Тан Цзин случайно слышал от своего менеджера, что Хэ Цзюнь Юнь пришёл на «Кумиров эпохи» ради подбора актёров для своего нового фильма.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Об этом знали очень немногие, и Тан Цзин был одним из них.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Менеджер тогда ещё наставлял Тан Цзиня хорошо проявить себя, и если действительно удастся попасть в поле зрения — пусть даже актёрские данные не дотягивают — это всё равно будет возможностью поднатореть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подумав о только что сказанных Хэ Цзюнь Юнем словах Е Цзэси, Тан Цзин слегка сжал губы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разбор выступлений быстро закончился, и Ли Чанцзянь объявил небольшой перерыв, после чего запись должна была продолжиться объявлением списка выбывших участников.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но раз уж вот-вот должны были объявить, кто выбывает, никто уже не мог расслабиться, атмосфера в зале записи была даже более напряжённой, чем вчера во время прямой трансляции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Единственным, кто, казалось, не волновался, был разве что Е Цзэси. Более того, он даже воспользовался свободной минутой, чтобы достать телефон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только он открыл WeChat, то увидел за диалогом с Вэй Лифэем яркое уведомление «99+ сообщений».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси открыл и увидел, что Вэй Лифэй не шутил, когда сказал, что порекомендует ему качественных активных «единичек».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всего за одно утро он получил более десятка уведомлений о запросах на добавление в друзья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси стало не по себе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси: «Что это ты мне понаприсылал?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вэй Лифэй: «Ты скорее добавляй их в друзья! Я тебе и основные данные их скинул, и фото тоже есть».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вэй Лифэй: «Не волнуйся! У них у всех всё чисто, я их для тебя тщательно отобрал!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вэй Лифэй: «Если кто-то тебе не понравится, можешь не добавлять, выбери двоих, кто понравится, добавь и поболтай, чтобы тебе два месяца в съёмочной группе не скучать было».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вэй Лифэй: «У тебя уже, небось, душа в пятки ушла от радости?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси: «…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В твою душу!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси ответил всего одним иероглифом: «Отвали».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что касается более десятка уведомлений о запросах на добавление, Е Цзэси, без исключения, везде нажал «Отклонить».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Интересно, где Вэй Лифэй откопал этих людей — в одном из запросов даже было написано: «Может, сначала на сценарий посмотришь…».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разве он рекомендовал ему не людей для свиданий?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Для свиданий нужен сценарий?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ужас.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рука Е Цзэси, нажимавшая «Отклонить», тут же задвигалась быстрее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В то же самое время в комнате отдыха наставников на телефоне Хэ Цзюнь Юня раздался сигнал уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Получив сообщение об отказе, Хэ Цзюнь Юнь не выказал удивления — очевидно, он предвидел такой результат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Похоже, нужно ещё подождать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь убрал телефон — не надо спешить, время ещё есть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Короткий перерыв быстро закончился, и запись продолжилась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В руках у Шань Цзэюя был список выбывших на этот раз. Он не стал темнить и сразу приступил к объявлению имён.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он зачитал пятьдесят имён, после чего в зале воцарилась полная тишина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Цзэюй сделал паузу и продолжил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне очень жаль, это большая потеря, но на этом ваше путешествие вынуждено остановиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только он это сказал, Е Цзэси ясно услышал, как сидевший рядом с ним парень тихонько всхлипнул. Это был Сюань Цюань, участник его группы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси на мгновение отвлёкся, невольно вспомнив самого себя в прошлом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только в то время юноша уже давно стёр свои углы под гнётом жизненных тягот, он в одиночку вошёл в эту большой котёл под названием «индустрия развлечений» и изо всех сил карабкался вверх.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он карабкался слишком быстро, поэтому тогда он даже не обращал внимания на то, как выглядели те, кого он оставлял позади.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перед лицом Сюань Цюаня появился чистый бумажный платок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это была рука с выступающими суставами, белокожая, с длинными тонкими пальцами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюань Цюань опешил и машинально поднял глаза. Увидев, что перед ним Е Цзэси, он и вовсе остолбенел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Жизнь — это путешествие, «Кумиры эпохи» — это только твоя отправная точка, а не конечная цель, — голос Е Цзэси звучал бесстрастно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сюань Цюань с отсутствующим видом уставился на Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси, глядя на его опешившее лицо, мысленно вздохнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Больше всего он не мог видеть, как маленькие красавчики плачут. Посмотрите на Сюань Цюаня — глаза краснющие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слегка наклонившись, Е Цзэси протянул правую руку и длинными пальцами, зажавшими платок, легонько провёл по влажному уголку глаза Сюань Цюаня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его вид был словно у того, кто обращается с драгоценным произведением искусства: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не плачь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2830,1171 +2910,1203 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Это было похоже на легкое касание пера на кончике сердца Сюань Цюань.</w:t>
-[...1119 lines deleted...]
-        <w:t>«Давайте поздравим Е Цзэси!»</w:t>
+        <w:t>Словно пушинка, которая выросла до размеров ступни, она легко прошлась по кончику сердца Сюань Цюаня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В это мгновение Сюань Цюань услышал, как бешено колотится сердце у него в груди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В следующую секунду слёзы полились ещё сильнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси тут же растерялся, не зная, что делать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что ж это такое — чем больше утешаешь, тем сильнее плачет?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эта суматоха не осталась незамеченной, несколько взглядов с разных сторон обратились к ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И когда Е Цзэси уже готов был перерыть всю свою память в поисках утешительных слов, на сцену поднялся режиссёр и объявил, что все выбывшие участники должны покинуть зал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тогда Сюань Цюань принял из рук Е Цзэси платок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перед уходом Е Цзэси услышал, как Сюань Цюань тихо, гнусаво сказал ему «спасибо».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси сначала опешил, не заметив покрасневших до прозрачности кончиков ушей, спрятанных в волосах Сюань Цюаня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Цзэюй, заметивший эту сцену, толкнул локтем стоящего рядом друга и многозначительно взглянул на него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь не изменился в лице, только уголки его губ снова слегка дрогнули вверх.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В душе он ещё больше утвердился в правильности выбора этого актёра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выбывшие участники быстро покинули зал, и у оставшихся даже не было времени предаться грусти — запись продолжилась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Теперь предстояло объявить рейтинг участников по итогам первого выступления. Но прежде чем объявить рейтинг, Шань Цзэюй сообщил оставшимся участникам о новом формате отбора для второго выступления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В течение следующей недели оставшиеся пятьдесят участников будут разделены на десять групп, по пять человек в каждой, и группы будут соревноваться друг с другом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Четыре участника из группы-победителя, занявшие самые высокие места в своей группе, вступают в парное соревнование внутри группы. Два победителя проходят прямо в следующий тур, а остальные проигравшие попадают в группу проигравших, откуда таким образом сначала будут определены десять участников, проходящих в следующий тур.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем все участники из группы проигравших вступают в парное соревнование, и по итогам голосования зрителей в зале и наставников участник, набравший больше голосов, проходит дальше, а остальные выбывают.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стоит отметить, что список выбывших по итогам второго тура формируется прямо на месте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Формат стал ещё жёстче, путь к выходу в следующий тур делается всё более суровым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выслушав новые правила, многие участники слегка изменились в лице.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А как мы будем делиться на группы? — наконец не выдержал кто-то из участников и поднял руку с вопросом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уголки губ Шань Цзэюя слегка изогнулись: — Хороший вопрос. Группы, конечно, не случайные. Участники вашего второго выступления напрямую зависят от ваших результатов в первом выступлении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что это значит?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цюй Сяо с улыбкой перехватила инициативу: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это значит, что только участники из первой десятки могут выбирать себе товарищей по группе, остальные могут только ждать выбора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только она это сказала, шум в зале усилился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Если участник, занявший первое место, выберет себе четырёх участников из первой десятки, то их группа будет просто непобедима?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>О чём подумали участники, о том, естественно, подумала и режиссёрская группа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому в правила выбора было добавлено ещё одно ограничение: участники из первой десятки могут выбирать себе членов группы только из второй и третьей десятки (с 11 по 50 место).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только после этого участники немного успокоились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А теперь я приступаю к объявлению имён участников с пятидесятого по тридцать первое место, — сказал Шань Цзэюй, доставая список.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После того как были объявлены выбывшие, атмосфера при объявлении мест стала уже не такой напряжённой, как раньше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наконец в зале осталось всего два участника, чьи места ещё не были объявлены.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взгляды всего зала устремились на Е Цзэси и Тан Цзиня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хэ Цзюнь Юнь с улыбкой посмотрел на обоих, взял микрофон и сказал: — А теперь я объявляю имя того, кто занял первое место в первом выступлении. Это…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…Поздравляем Е Цзэси!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отредактировано Neils июль 2026</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>