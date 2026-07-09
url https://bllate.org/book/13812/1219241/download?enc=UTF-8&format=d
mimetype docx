--- v0 (2026-05-07)
+++ v1 (2026-07-09)
@@ -14,4899 +14,5107 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>--«Подожди! Я правильно расслышал, это был только что голос Е Цзэси?»</w:t>
-[...4847 lines deleted...]
-        <w:t>На фото был Е Цзэси, который не мог улыбаться. Пользователи сети даже добавили эти слова ниже: «Натянутая улыбка».</w:t>
+        <w:t>[Подождите! У меня не ошибка со слухом, это только что был голос Е Цзэси?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Ни одной фальшивой ноты]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Полная фонограмма выключена?! Круто!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Если говорить честно, поёт довольно неплохо]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Разве не говорили, что под фонограмму? Как же…]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мимо проплыла одна строка комментария, которая и рассеяла сомнения зрителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Может, Е Цзэси с кем-то поссорился, и ему купили горячий поиск, чтобы специально очернить?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот миг обсуждения в комментариях стали ещё более оживлёнными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Блин, если так подумать, то ведь действительно возможно?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Но он спел только две строчки, рано так рано делать выводы, надо ещё посмотреть]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Многие зрители придерживались такого же мнения и продолжили смотреть дальше. Даже некоторые поклонники, которые изначально собирались уходить, остановили руку, готовую закрыть комнату трансляции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если слушать такое качественное исполнение, то, пожалуй, вполне можно так скоротать время.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Песня длится всего несколько минут, поэтому на долю каждого стажёра выпадает, естественно, мало строк. Пока в комментариях шло обсуждение, камера ещё несколько раз переключалась на других стажёров, пока снова не остановилась на Е Цзэси и Тан Цзине.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Начинается, начинается!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Е Цзэси и Тан Цзин поют дуэтом! Блин, у Е Цзэси и правда голос приятный! Очень хорошо поёт!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Один — ясный, другой — низкий, их тембры так хорошо сочетаются!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Неожиданно приятно слушать!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Аккомпанемент дошёл до припева, камера снова повернулась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это было совместное пение десяти участников; десять разных тембров идеально слились воедино, подарив зрителям ещё один пир для слуха.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда припев стих, кадр снова дал Е Цзэси — розоволосый юноша подмигнул камере своими красивыми глазами, яркий свет скользнул по его мужественным чертам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Свет внезапно погас, сцена погрузилась в темноту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В темноте один луч света упал на Е Цзэси в центре сцены, и только и слышно было, как Е Цзэси игриво спросил: — Это сердцебиение?...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда снова зажёгся полный свет, снова донёсся хор: «О, та девушка напротив, идёт шаг за шагом, как же я могу не ждать?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В следующий миг в комментариях пролетела сплошная чёрная полоса из «аааа».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[У меня уши забеременели! Точно забеременели!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Всего одна фраза? Больше, больше!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Блин! Только что голос Е Цзэси был таким проникновенным!!!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Кто это только что писал в комментариях, что он под фонограмму?! Пусть сейчас же встанет и извинится!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Я сейчас с ума сойду! У него такие вокальные данные, и какой же дурак купил ему этот хайп про то, что он поёт под фонограмму?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Канал для голосования уже открыли? Я хочу пойти голосовать за Е Цзэси!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Открыли, открыли! Быстрее идите, он прямо рядом с интерфейсом комментариев, я только что проголосовал!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Времени на одну песню — ни много ни мало — хватило, чтобы мнение о Е Цзэси у всех кардинально изменилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но потрясены были далеко не только зрители, но и Тан Цзин, который находился с Е Цзэси на одной сцене.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только Е Цзэси раскрыл рот, Тан Цзин остолбенел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Причина была проста: сегодняшнее выступление Е Цзэси было как небо и земля по сравнению с тем, что было раньше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Независимо от вокальных данных, голоса или поведения на сцене, сегодня Е Цзэси можно было назвать лучшим в их группе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин был так поражён, что весь вечер во время выступления он был немного рассеян.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы Е Цзэси пару раз не толкнул его слегка локтем, он бы чуть не забыл, что следующую строчку петь ему!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Тан Цзиня на месте побледнело лицо, губы тоже потеряли цвет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как он мог ошибиться в такой момент?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В момент перехода он нашёл время скользнуть взглядом в зал и сразу увидел сидящего в кресле жюри Хэ Цзюнь Юня. В уголках бледных губ мужчины играла улыбка, а взгляд….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проследив за его взглядом, Тан Цзин задержал его на стоявшем рядом Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Улыбка на губах Тан Цзиня тут же стала немного натянутой, рука, опущенная сбоку, незаметно сжалась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Неужели Е Цзэси раньше специально скрывал свои способности и нарочно пел так плохо?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Те же мысли, что и у Тан Цзиня, были и у других участников в зале.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзян Жань от злости даже позеленел, лица других членов его группы тоже выглядели неважно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто-то тихонько пробормотал: — «Фальшивка, наверное, раньше он пел так, что постоянно фальшивил, как же мог всего за один день…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзян Жань покосился на камеру спереди и понизил голос: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тише!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тот на мгновение опешил, быстро сообразив, что запись всё ещё идёт, и с некоторой опаской замолчал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цзян Жань снова перевёл взгляд на Е Цзэси на сцене — он и вправду пел хорошо, так хорошо, что Цзян Жаню стало стыдно за себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Какая досада! Бесит до смерти!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И чего это он сегодня насмехался над Е Цзэси? Теперь посмотреть — разве этот вчерашний полуночный хайп не был мостом для Е Цзэси?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Интересно, какой же идиот купил это для Е Цзэси, наверное, сейчас места себе не находит от досады!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Песня дошла до кульминации, и с исчезновением протяжных подголосков аккомпанемент тоже стих — первое выступление завершилось триумфально.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бурные аплодисменты потекли рекой, прожекторы залили светом сцену, камера дала крупный план десяти участникам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто-то в зале крикнул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Потрясающе!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зрители в комментариях тоже пришли в волнение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Очень, очень, очень, очень красиво!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Е Цзэси превзошёл все ожидания!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Кумиры эпохи» — круто, каждый участник замечательный! Уже жду следующего выступления!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Е Цзэси и правда силён…]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Больше, больше! Мне этого мало! Хочу сольное выступление Е Цзэси!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Что за тигриные речи!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К сожалению, песня есть песня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прямая трансляция продолжалась, но в комментариях к этому времени уже давно не было прежних насмешек, все только поддерживали своих любимцев и призывали голосовать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда настала очередь представления участников и сбора голосов, и очередь дошла до Е Цзэси, комментарии в комнате трансляции почти заполнили весь экран.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Представление Е Цзэси было очень кратким: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всем привет, я Е Цзэси.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Закончив, он поднял глаза и мягко улыбнулся ведущему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Улыбка ведущего была немного натянутой. Его звали Си Шу, он работал ведущим ровно три года. На этот раз стать ведущим «Кумиров эпохи» ему помогли исключительно по протекции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Си Шу очень дорожил этой непростой возможностью и всё это время усердно учил текст.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока сегодня утром главный режиссёр Ли Чанцзянь не пригласил его поговорить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Си Шу готовился весь день, но, вспомнив о том, что ему предстояло спросить, всё равно сильно волновался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несколько раз глубоко вздохнув, Си Шу прочистил горло и начал с шутки: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как раз, когда очередь дошла до Цзэси, у меня тоже есть один вопрос, можно спросить тебя?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси с улыбкой ответил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Конечно, спрашивайте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Си Шу с облегчением вздохнул про себя и поскорее выдал вопрос, который велел задать Ли Чанцзянь: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вчерашние горячие поисковые запросы ты, наверное, тоже видел. После вчерашнего выхода пилотного видео многие пользователи интернета сомневались, что ты двигаешь губами под фонограмму. Что ты об этом думаешь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только Си Шу задал вопрос, выражения лиц у присутствующих изменились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Этот вопрос! Ведущий явно провоцирует!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Так всё-таки, под фонограмму или нет?] — снова появились сомнения, которые было подавили раньше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Да, хотя Е Цзэси спел неплохо, мне всё же интересно, что там было с пилотным выпуском]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Наверное, не признается, всё же все певцы, которые оказываются в такой ситуации, всё отрицают]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В комментариях было много предположений, и камера, естественно, дала крупный план Е Цзэси на сцене.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>При свете его розовые волосы бросались в глаза, делая кожу ещё более белой, даже родинка в уголке глаза выглядела особенно ярко и привлекательно, и только и слышно было, как он легонько кашлянул: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кхм — особо не думаю. Я тогда действительно был не очень знаком с песней, приношу зрителям свои извинения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё же он только вчера перенёсся в эту книгу, а песню никогда раньше не слышал, и то, что он смог хотя бы двигать губами в такт — уже неплохо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Си Шу опешил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси объяснил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У меня скорость обучения низкая. Тогда я ещё только осваивал песню и немного отставал от остальных членов группы. Я не думал, что съёмочная группа смонтирует именно тот момент в пилотный выпуск. Хорошо, что сегодня я не подвёл свою группу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только он это сказал, у некоторых членов его группы выражения лиц стали довольно сложными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это у Е Цзэси тогда было «не очень знаком с песней»?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эту песню они, если не сто раз в день, то девяносто девять точно пели, и теперь они серьёзно подозревали, что Е Цзэси до этого нарочно притворялся, что не умеет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прятал свои способности — и правда хорошо прятал!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но интернет-пользователи-то не знали, как Е Цзэси тренировался раньше, так что комментарии в этот момент снова были красочными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Так действительно был под фонограмму?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Этот братан слишком откровенен, он что, признаёт это?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[А что плохого в том, чтобы признать? Всё равно вчера в пилотном выпуске он и правда выступил неважно]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Мне кажется, что Е Цзэси очень искренний человек, и красивый, и поёт приятно, аж хочется стать его поклонником!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Сестра, присоединяйся ко мне!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Значит, всё-таки под фонограмму? Это попытка отмыться?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Не стоит так серьёзно относиться, по крайней мере сегодня была полностью выключена фонограмма]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[В любом случае мне не нравятся такие люди, которые поют под фонограмму]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси очень хорошо шёл на контакт, Си Шу тоже стал гораздо спокойнее и задавал вопросы более естественно: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот оно что. И ещё один вопрос: раз ты видел горячие поисковые запросы, что ты думаешь о том, как пользователи интернета говорят, что ты участвуешь в «Кумирах эпохи» потому, что добиваешься Тан Цзиня?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только прозвучал этот вопрос, весь зал ахнул, лицо Тан Цзиня тоже изменилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже Хэ Цзюнь Юнь под сценой слегка нахмурился, посмотрев в сторону Ли Чанцзяня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не слишком ли остро поставлен вопрос?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Блин! Что происходит? Ведущий прямо спрашивает о таком?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Не говорите, хотя Е Цзэси хорошо поёт, и не под фонограмму, но мне и правда любопытно, как же всё было с этими вчерашними горячими поисковыми запросами?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Любопытно плюс один]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Так что же ответит Е Цзэси?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этот момент стоящий на сцене Е Цзэси был гораздо спокойнее, чем все себе представляли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси отвечал на вопросы в сотню раз более острые, чем этот, так как же он не мог ответить на такой?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И вот Е Цзэси изогнул уголки губ и вдруг шагнул вперёд, отвесив глубокий поклон стоявшему сбоку Тан Цзиню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин резко изменился в лице и поспешно протянул руку, пытаясь поднять его: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты что это…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси выпрямился и извиняюще улыбнулся Тан Цзиню: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я должен перед тобой извиниться. Если бы не я, ты бы не мучился с этим так долго.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только Е Цзэси произнёс это, комментарии полетели с огромной скоростью, а в зале раздались возгласы удивления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Э-это, э-то, э-то признание???]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Так и правда, чтобы добиваться Тан Цзиня, пришёл на «Кумиров эпохи»?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Значит, вчерашнее видео тоже правда?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Блин, я должен прямо сейчас начать шипперить их как парочку или похвалить Е Цзэси за его смелость?]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Е Цзэси такой смелый!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Ещё не дебютировал, а уже раскрылся, острый момент, ой-ой-ой!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин тоже потрясённо смотрел на Е Цзэси перед собой, губы его дрожали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он никогда не думал, что Е Цзэси напрямую признается перед такой толпой народа в комнате трансляции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Надо же знать, раньше Е Цзэси как бы…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тан Цзин прикусил губу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси подмигнул ему и продолжил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Раньше моя бесцеремонность доставляла неудобства Тан Цзиню, но я надеюсь, что после этого дела мы сможем с тобой подружиться. А также прошу всех в связи с этим больше не тревожить Тан Цзиня, он очень хороший человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Блин! Е Цзэси — настоящий мужчина! Поступки, отвечающие словам!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Тьфу! У тебя ещё хватает наглости извиняться перед нашим Тан Таном! Ты не достоин!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Уже немного осталось артистов, которые могут прямо признать слухи! Е Цзэси действительно очень смелый!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зрителям Е Цзэси казался смелым, и Си Шу тоже показался смелым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда режиссёр поручил ему задать этот вопрос, он уже был готов к тому, что Е Цзэси откажется отвечать, и приготовился сам исправлять ситуацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Си Шу тоже не ожидал, что Е Цзэси напрямую всё признает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Си Шу быстро соображал, поспешил подхватить разговор: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот как. А значит, сейчас ты отступился?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси хотел кивнуть с улыбкой, но не успели его губы растянуться в улыбке, как глаза вдруг покраснели, на красивом лице улыбка вышла натянутой, и лишь спустя некоторое время он сипло ответил: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[У Е Цзэси такое выражение лица, что его немного жалко]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Когда он говорил эти слова, у меня почему-то неожиданно защипало в носу]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Это выражение лица — точно настоящая любовь, без ошибки!]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[Я только что видел, как Е Цзэси, кажется, хотел улыбнуться, но почему-то у него улыбка не получилась…]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси и сам был потрясён — в тот самый момент, когда он хотел улыбнуться, из самого сердца поднялась огромная горечь и насильно погасила улыбку на его губах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В следующий миг Е Цзэси тоже всё понял…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже если оригинал и был заносчивым богатым наследником второго поколения, в своих чувствах к Тан Цзиню он был искренен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Е Цзэси опустил голову и легонько прикоснулся к груди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ничего, ничего. Хотя я не могу сделать так, чтобы вы с Тан Цзинем стали влюблёнными, я постараюсь подружиться с Тан Цзинем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Короткое интервью закончилось, и на этом выступление первой группы завершилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Своим сегодняшним выступлением Е Цзэси остался очень доволен. Хотя сегодня он выложился не на полную, но всё было в рамках разумного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ради денег он сейчас не мог вылететь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Боже, как же ему не хотелось соревноваться за дебют с этими красивыми мальчиками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако Е Цзэси, по его собственному мнению, вполне заурядное выступление снова затащило его в тот же день в горячие поисковые запросы — #Е Цзэси признался, что добивался Тан Цзиня#.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже на известной платформе для «Вопросов-ответов» появился соответствующий вопрос в тематической колонке: «Как вы относитесь к тому, что Е Цзэси признался, что добивался Тан Цзиня?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Первый по популярности ответ: Эх, у кого из нас не было прошлого?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Иллюстрация как раз была гифкой с лицом Е Цзэси, который не мог выдавить из себя улыбку. Пользователи сети даже подписали её четырьмя иероглифами: «Натянутая улыбка».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отредактировано Neils июль 2026</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>