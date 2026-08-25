--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -558,51 +558,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— После вчерашнего похмелья и действия препаратов утро будет тяжелым, — пояснил Бобо, помешивая что-то в кастрюле. — Я готовлю то, что поможет его желудку прийти в норму.</w:t>
+        <w:t>— После вчерашнего похмелья и действия препаратов утро будет тяжелым, — пояснил доктор, помешивая что-то в кастрюле. — Я готовлю то, что поможет его желудку прийти в норму.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -686,51 +686,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Мои услуги оплачивает не молодой господин, а его отец. Сам Лин-шао еще тратит родительские деньги, откуда у него средства на личного врача?</w:t>
+        <w:t>— Мои услуги оплачивает не молодой господин, а его отец. Сам молодой господин Лин еще тратит родительские деньги, откуда у него средства на личного врача?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2126,51 +2126,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Перед началом обучения Ма-гэ решил уточнить одну деталь:</w:t>
+        <w:t>Перед началом обучения Брат Ма решил уточнить одну деталь:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2222,51 +2222,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>У него никогда не было отношений. С тем «мужем», что свалился ему на голову в море, они сразу перешли к делу, минуя стадию свиданий.</w:t>
+        <w:t>У него никогда не было отношений. С той «женушкой», что свалилась ему на голову в море, они сразу перешли к делу, минуя стадию свиданий.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2734,51 +2734,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Видимо, травма головы у него серьезнее, чем мы думали.</w:t>
+        <w:t>— Видимо, стрессовая реакция у него серьезнее, чем мы думали.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2894,51 +2894,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Се Цин в это время просматривал документы. Услышав приглушенное ворчание, он спокойно ответил:</w:t>
+        <w:t>Се Цинь в это время просматривал документы. Услышав приглушенное ворчание, он спокойно ответил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>