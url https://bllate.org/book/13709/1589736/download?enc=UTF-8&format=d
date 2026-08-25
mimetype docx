--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -3694,51 +3694,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Чи Ниучжуан! (Прудный Бык-Крепыш)</w:t>
+        <w:t>— Чи Нючжуан! (Прудный Бык-Крепыш)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3758,51 +3758,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Мое китайское имя — Чи Ниучжуан! — Лаки неловко поскреб каштановые волосы, его лицо залил румянец. — Моя мама из Улы, и когда отец впервые привез её в Китай, они поехали в деревню. Там она увидела водяного буйвола в пруду и влюбилась с первого взгляда.</w:t>
+        <w:t>— Мое китайское имя — Чи Нючжуан! — Лаки неловко поскреб каштановые волосы, его лицо залил румянец. — Моя мама из Улы, и когда отец впервые привез её в Китай, они поехали в деревню. Там она увидела водяного буйвола в пруду и влюбилась с первого взгляда.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3822,51 +3822,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Поэтому она настояла, что ребенка должны звать «Прудный Бык-Крепыш», а не «Прудный Медведь-Крепыш», — Лаки скривился. — Вот скажите мне, мои родители правда меня любят?</w:t>
+        <w:t>— Поэтому она настояла, что ребенка должны звать «Чи Нючжуан», а не «Чи Медведь-Крепыш», — Лаки скривился. — Вот скажите мне, мои родители правда меня любят?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4910,51 +4910,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[1 февраля. Вскрытие великой гробницы на северо-западе. Явление Царя-мертвеца. Живым в ночное время на улицу не выходить.]</w:t>
+        <w:t>[1 февраля. Вскрытие великой гробницы на северо-западе. Явление Короля-цзянши. Живым в ночное время на улицу не выходить.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4974,51 +4974,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Царь-мертвец...</w:t>
+        <w:t>Король-цзянши...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5038,51 +5038,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Люди уже привыкли к мутантам и угрозе из космоса, но слово «Царь-мертвец» стало тем самым молотом, что окончательно разбил их привычную картину мира. Оно заставило их осознать простую и пугающую истину:</w:t>
+        <w:t>Люди уже привыкли к мутантам и угрозе из космоса, но слово «Король-цзянши» стало тем самым молотом, что окончательно разбил их привычную картину мира. Оно заставило их осознать простую и пугающую истину:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>