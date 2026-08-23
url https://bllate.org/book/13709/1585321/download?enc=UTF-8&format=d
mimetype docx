--- v0 (2026-05-22)
+++ v1 (2026-08-23)
@@ -1326,51 +1326,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Тридцатого числа в горах Нинъюань пробудится нечисть, чтобы выйти на охоту.</w:t>
+        <w:t>— Тридцатого числа в горах Нинъюань пробудится демоническое существо, чтобы выйти на охоту.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1390,51 +1390,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Что именно ты подразумеваешь под словом «нечисть»? — спокойно спросил он.</w:t>
+        <w:t>— Что именно ты подразумеваешь под словом «демоническое существо»? — спокойно спросил он.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1934,51 +1934,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Пробуждение нечисти — последнее предупреждение Небес. Если не начнете спасать себя сами, вам уже никто не поможет, — закончив, Цзи Сы взглянул на часы и похлопал ошеломленного наследника корпорации по плечу. — Поезд прибывает, нам пора.</w:t>
+        <w:t>— Пробуждение демонического существа — последнее предупреждение Небес. Если не начнете спасать себя сами, вам уже никто не поможет, — закончив, Цзи Сы взглянул на часы и похлопал ошеломленного наследника корпорации по плечу. — Поезд прибывает, нам пора.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>