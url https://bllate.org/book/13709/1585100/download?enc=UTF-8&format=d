--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -1806,51 +1806,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Выбирая вещи, жрец никогда не смотрел на моду или мощность процессора. Его интересовало лишь одно: больно ли этой штукой бить и насколько эффектно она «бабахнет». Глядя на ряды пафосных «яблок», «груш» и «личи», а затем на свой приземистый и надежный «кирпич», он лишь убеждался в правильности своего выбора.</w:t>
+        <w:t>Выбирая вещи, жрец никогда не смотрел на моду или мощность процессора. Его интересовало лишь одно: больно ли этой штукой бить и насколько эффектно она «бабахнет». Глядя на ряды пафосных «яблок», «груш» и «личи», а затем на свой приземистый и надежный «Брат-кирпич», он лишь убеждался в правильности своего выбора.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2094,51 +2094,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После оформления сим-карты и настройки тарифа Цзи Сы наконец обрел собственное средство связи. Пока Сы Ночэн был погружен в дела, жрец в одиночку осваивал «кирпич». Он скачал приложение Weibo, зарегистрировался и попытался сменить никнейм на «Великий жрец».</w:t>
+        <w:t>После оформления сим-карты и настройки тарифа Цзи Сы наконец обрел собственное средство связи. Пока Сы Ночэн был погружен в дела, жрец в одиночку осваивал «Брат-кирпич». Он скачал приложение Weibo, зарегистрировался и попытался сменить никнейм на «Великий жрец».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2670,51 +2670,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«30 декабря 2221 года. Регион горного хребта Нинъюань, Срединный континент. Пробуждается древний демон для охоты. Будьте готовы».</w:t>
+        <w:t>«30 декабря 2221 года. Регион горного хребта Нинъюань, Срединный континент. Пробуждается демоническое существо для охоты. Будьте готовы».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>