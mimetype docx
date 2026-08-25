--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -46,51 +46,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Буря приближалась, но никто не готовился к ней. Плотные, гнетущие облака сгустились, отбрасывая тяжёлые тени. Посланник смерти, звеня цепями, подбирался всё ближе. Но большой город по-прежнему сиял огнями, ночная жизнь била ключом.</w:t>
+        <w:t>Буря приближалась, но никто не готовился к ней. Плотные, гнетущие облака сгустились, отбрасывая тяжёлые тени. Посланник, забирающий души, звеня цепями, подбирался всё ближе. Но большой город по-прежнему сиял огнями, ночная жизнь била ключом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1358,51 +1358,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Монстр одним движением вытащил своё многоногое тело из разлома, и тот, сужаясь, начал закрываться, начисто отрубив лапу другому чудовищу, пытавшемуся пролезть следом.</w:t>
+        <w:t>Монстр одним движением вытащил своё многоногое тело из Врат миров, и тот, сужаясь, начал закрываться, начисто отрубив лапу другому чудовищу, пытавшемуся пролезть следом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2702,51 +2702,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когтистый монстр бросился на Цзи Сы. Великий жрец отвёл взгляд от происходящего внизу и, развернув посох, ударил им. Точно в лоб чудовищу.</w:t>
+        <w:t>Когтистый монстр бросился на Цзи Сы. Великий жрец отвёл взгляд от происходящего внизу и, развернув скипетр, ударил им. Точно в лоб чудовищу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>