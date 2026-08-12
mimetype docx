--- v0 (2026-05-15)
+++ v1 (2026-08-12)
@@ -430,51 +430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ли Тин отбросил мысли о том, почему легендарный маленький феникс похож на лысого цыплёнка. Он одной рукой держал тяжёлый комочек, а другой схватил Су Мяо за запястье и вывел его из комнаты.</w:t>
+        <w:t>Ли Тин отбросил мысли о том, почему легендарный маленький феникс похож на лысую курицу. Он одной рукой держал тяжёлый комочек, а другой схватил Су Мяо за запястье и вывел его из комнаты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,51 +846,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Эти несколько пёрышек — дяде, эти — тебе, а эти — большому папе. Хм, если маленькая тётушка тоже захочет, то и ей можно дать парочку.</w:t>
+        <w:t>Эти несколько пёрышек — дяде, эти — тебе, а эти — большому папе. Хм, если маленькая тётушка тоже захочет, то и ему можно дать парочку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1518,83 +1518,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Юань-Юань, давай ты послушно сделаешь уроки, а когда закончишь, я разрешу тебе поиграть в игровую приставку.</w:t>
-[...31 lines deleted...]
-        <w:t>— У тебя есть игровая приставка?! — глаза Фэн Юаня загорелись.</w:t>
+        <w:t>— Юань-Юань, давай ты послушно сделаешь уроки, а когда закончишь, я разрешу тебе поиграть в игровую консоль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У тебя есть игровая консоль?! — глаза Фэн Юаня загорелись.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2030,51 +2030,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Если бы я тебя так не подставил, разве ты не забыл бы меня, как только я бы тебе наскучил? И тогда, когда ты был бы счастлив со своей суженой, кем бы был я, Су Мяо?..</w:t>
+        <w:t>— Если бы я тебя так не подставил, разве ты не забыл бы меня, как только я бы тебе наскучил? И тогда, когда ты был бы счастлив со своим суженым, кем бы был я, Су Мяо?..</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2382,83 +2382,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ли Тин, ты не собираешься помогать маленькому толстячку с уроками?</w:t>
-[...31 lines deleted...]
-        <w:t>— Не пойду, — отрезал Ли Тин. Сегодня он больше не хотел пить успокоительное.</w:t>
+        <w:t>— Ли Тин, ты не собираешься помогать Маленькому толстячку Юаню с уроками?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не пойду, — отрезал Ли Тин. Сегодня он больше не хотел пить лекарство от давления.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2734,83 +2734,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Цинь Сюнь, игровая приставка! — спрыгнув со стула, малыш нетерпеливо протянул ручки.</w:t>
-[...31 lines deleted...]
-        <w:t>Цинь Сюнь достал приставку, но установил время:</w:t>
+        <w:t>— Цинь Сюнь, игровая консоль! — спрыгнув со стула, малыш нетерпеливо протянул ручки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цинь Сюнь достал консоль, но установил время:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3406,51 +3406,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Маленький толстячок, иди помойся, я за тебя доиграю.</w:t>
+        <w:t>— Маленький толстячок Юань, иди помойся, я за тебя доиграю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3470,51 +3470,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Видя, что Ли Тин вот-вот выйдет из ванной, Цинь Сюнь, у которого от напряжения задёргался глаз, просто забрал у него приставку и, прежде чем тот успел запротестовать, сунул ему в рот кусочек шоколада.</w:t>
+        <w:t>Видя, что Ли Тин вот-вот выйдет из ванной, Цинь Сюнь, у которого от напряжения задёргался глаз, просто забрал у него консоль и, прежде чем тот успел запротестовать, сунул ему в рот кусочек шоколада.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3566,51 +3566,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Не волнуйся, — Су Мяо взял приставку и продолжил игру. Эта простая игра действительно затягивала. Су Мяо мог играть одной рукой, не отрываясь.</w:t>
+        <w:t>— Не волнуйся, — Су Мяо взял консоль и продолжил игру. Эта простая игра действительно затягивала. Су Мяо мог играть одной рукой, не отрываясь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3950,51 +3950,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ночь становилась всё глубже. Взрослые и дети умылись. Двое младших спали на маленькой кроватке, старший — на большой. Перед сном Фэн Юань так и не поиграл в приставку. Цинь Сюнь взял телефон Ли Тина и включил ему детские песенки про цифры и на английском. Не успели все песенки проиграть, как Фэн Юань уже сладко засопел.</w:t>
+        <w:t>Ночь становилась всё глубже. Взрослые и дети умылись. Двое младших спали на маленькой кроватке, старший — на большой. Перед сном Фэн Юань так и не поиграл в консоль. Цинь Сюнь взял телефон Ли Тина и включил ему детские песенки про цифры и на английском. Не успели все песенки проиграть, как Фэн Юань уже сладко засопел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4110,51 +4110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Су Мяо не был суеверным, поэтому раньше он упрямо не верил в предопределённых партнёров семьи Ли. Но теперь, спустя два года после смерти, он постепенно всё осознал. Он больше не хотел держать Ли Тина. Ли Тин не мог видеть призраков, и то, что он увидел его сейчас, — просто случайность. Возможно, завтра утром всё вернётся на круги своя. У них действительно нет будущего.</w:t>
+        <w:t>Су Мяо не верил в судьбу, поэтому раньше он упрямо не верил в предопределённых партнёров семьи Ли. Но теперь, спустя два года после смерти, он постепенно всё осознал. Он больше не хотел держать Ли Тина. Ли Тин не мог видеть призраков, и то, что он увидел его сейчас, — просто случайность. Возможно, завтра утром всё вернётся на круги своя. У них действительно нет будущего.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4558,51 +4558,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— У Пань Юна из старшей группы родители отобрали все карманные деньги, и теперь он отбирает их у нас, из младшей группы. Он очень злой, он же главный хулиган в нашем садике.</w:t>
+        <w:t>— У Пань Юна из старшей группы родители отобрали все карманные деньги, и теперь он отбирает их у нас, из младшей группы. Он очень злой, он же маленький тиран детского сада в нашем садике.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>