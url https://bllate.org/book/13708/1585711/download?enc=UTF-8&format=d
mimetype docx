--- v0 (2026-05-15)
+++ v1 (2026-08-12)
@@ -3662,51 +3662,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но у Фэн Юаня было самое важное. Теперь, когда он почувствовал себя лучше, ему нужно было найти свою умершую тётушку.</w:t>
+        <w:t>Но у Фэн Юаня было самое важное. Теперь, когда он почувствовал себя лучше, ему нужно было найти свою умершую маленькую тётушку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3918,51 +3918,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Вы знаете, где он?</w:t>
+        <w:t>— Вы знаете, где она?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4078,83 +4078,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— С этого момента вы все будете искать для меня тётушку.</w:t>
-[...31 lines deleted...]
-        <w:t>О тётушке Фэн Юань знал немного. Только её дату и время рождения и имя. Его звали Су Мяо, и он умер два года назад. Фэн Юань хотел узнать о ней побольше, но Ли Тин, к сожалению, не хотел об этом говорить.</w:t>
+        <w:t>— С этого момента вы все будете искать для меня маленькую тётушку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>О маленькой тётушке Фэн Юань знал немного. Только его дату и время рождения и имя. Его звали Су Мяо, и он умер два года назад. Фэн Юань хотел узнать о нём побольше, но Ли Тин, к сожалению, не хотел об этом говорить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4654,51 +4654,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Призраки подхватили фотографию и принялись за дело. Они вылетели на улицу, нашли принтер и напечатали множество копий. Затем, с фотографиями в руках, они отправились во все места, где обитали призраки, и расклеили объявления о поиске.</w:t>
+        <w:t>Призраки подхватили фотографию и принялись за дело. Они вылетели на улицу, нашли принтер и напечатали множество копий. Затем, с фотографиями в руках, они отправились во все места, где обитали призраки, и расклеили объявления о поиске духов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4718,51 +4718,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Разыскиваемый призрак: Су Мяо, согласно дате рождения, возраст 22 года.</w:t>
+        <w:t>Разыскиваемый дух: Су Мяо, согласно дате рождения, возраст 22 года.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>