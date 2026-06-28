--- v0 (2026-05-12)
+++ v1 (2026-06-28)
@@ -910,51 +910,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Папа, пойдём к дяде? Дядя же в больнице.</w:t>
+        <w:t>— Большой папа, пойдём к дяде? Дядя же в больнице.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2830,51 +2830,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Фэн Ци смотрел на сына, который устроил истерику на полу, и у него разболелась голова. Он повернулся к Ли Чэну. Согласно известным ему сюжетам о богатых семьях, разве не должен был Ли Чэн, узнав о существовании ребёнка, забрать его себе, а от матери избавиться? Почему же Ли Чэн смотрит на то, как Фэн Юань цепляется за него, и никак не реагирует?</w:t>
+        <w:t>Фэн Ци смотрел на сына, который устроил истерику на полу, и у него разболелась голова. Он повернулся к Ли Чэну. Согласно известным ему сюжетам о богатых семьях, разве не должен был Ли Чэн, узнав о существовании ребёнка, забрать его себе, а от родителя избавиться? Почему же Ли Чэн смотрит на то, как Фэн Юань цепляется за него, и никак не реагирует?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4398,51 +4398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Он же маленький феникс, по идее, должен уметь извергать огонь. Огонь феникса может сжигать зло. Но он пока маленький, да и я ещё жив, незачем ему, малышу, заниматься изгнанием нечисти.</w:t>
+        <w:t>— Он же маленький феникс, по идее, должен уметь извергать огонь. Огонь Феникса может сжигать зло. Но он пока маленький, да и я ещё жив, незачем ему, малышу, заниматься изгнанием нечисти.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>