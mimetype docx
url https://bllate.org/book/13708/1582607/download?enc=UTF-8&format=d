--- v0 (2026-05-14)
+++ v1 (2026-08-12)
@@ -622,51 +622,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Разговор по видеосвязи продолжался, и лицо Юй И становилось всё мрачнее. Его сокровище было прекрасно во всём, вот только желание контролировать его с каждым днём становилось всё сильнее.</w:t>
+        <w:t>Разговор по видеосвязи продолжался, и лицо Юй И становилось всё мрачнее. Его сокровище было прекрасно во всём, вот только стремление этого сокровища контролировать его с каждым днём становилось всё сильнее.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -910,51 +910,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тот сидел, прислонившись к изножью кровати, его руки бессильно свисали. Прекрасные, завораживающие глаза были полуприкрыты, а на бледном, утончённом лице проступил лёгкий румянец. У его ног, в луже крови, лежала толстая жёлтая ласка, неизвестно, мёртвая или нет.</w:t>
+        <w:t>Тот сидел, прислонившись к изголовью кровати, его руки бессильно свисали. Прекрасные, завораживающие глаза были полуприкрыты, а на бледном, утончённом лице проступил лёгкий румянец. У его ног, в луже крови, лежала толстая жёлтая ласка, неизвестно, мёртвая или нет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>