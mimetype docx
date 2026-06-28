--- v0 (2026-05-12)
+++ v1 (2026-06-28)
@@ -206,51 +206,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В ночи этот сребровласый красавец с алым знаком феникса на лбу выглядел потусторонне и завораживающе.</w:t>
+        <w:t>В ночи этот серебровласый красавец с алым знаком феникса на лбу выглядел потусторонне и завораживающе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2254,51 +2254,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Кровь феникса отгоняет зло. Считай, тебе повезло.</w:t>
+        <w:t>— Кровь Феникса отгоняет зло. Считай, тебе повезло.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5870,51 +5870,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цинь Сüнь молчал.</w:t>
+        <w:t>Цинь Сюнь молчал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -6222,51 +6222,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цинь Сüнь был прав.</w:t>
+        <w:t>Цинь Сюнь был прав.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>