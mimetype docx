--- v0 (2026-05-12)
+++ v1 (2026-06-28)
@@ -1742,83 +1742,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хозяева бросили её, но она, несмотря на это, всё ещё любила людей, особенно детей.</w:t>
-[...31 lines deleted...]
-        <w:t>Она лаем умоляла Фэн Юаня забрать мальчика.</w:t>
+        <w:t>Хозяева бросили его, но он, несмотря на это, всё ещё любил людей, особенно детей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он лаем умолял Фэн Юаня забрать мальчика.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1966,51 +1966,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Хэй-Хэй, выйди».</w:t>
+        <w:t>«Да Хэй, выйди».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>