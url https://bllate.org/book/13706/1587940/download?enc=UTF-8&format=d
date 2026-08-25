--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -462,51 +462,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Но в прошлый раз ты потратил много сил, чтобы восстановить нить жизни Пиона. Ты уже оправился? — с тревогой спросил Бу Люкэ.</w:t>
+        <w:t>— Но в прошлый раз ты потратил много сил, чтобы восстановить нить жизни и смерти Пиона. Ты уже оправился? — с тревогой спросил Бу Люкэ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,83 +1038,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Глава Чэн? Чем могу быть полезен?</w:t>
-[...31 lines deleted...]
-        <w:t>— Я же говорила, что свяжу тебя с одним духом артефакта? Он уже в пути, думаю, через полчаса будет у твоей лавки.</w:t>
+        <w:t>— Начальник Чэн? Чем могу быть полезен?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я же говорила, что свяжу тебя с одним духом предмета? Он уже в пути, думаю, через полчаса будет у твоей лавки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2510,51 +2510,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Это дух артефакта».</w:t>
+        <w:t>«Это дух предмета».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>