--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -142,51 +142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Змея толщиной с запястье обвилась вокруг статуи, вцепившись в её плечи двумя короткими передними лапами.</w:t>
+        <w:t>Змей толщиной с запястье обвился вокруг статуи, вцепившись в её плечи двумя короткими передними лапами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -206,115 +206,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Змея высунула голову, разглядывая пришедших. Внезапно она почувствовала тепло на хвосте и с шипением отдёрнула его, с недоумением оглядываясь по сторонам. Кажется, никто её не трогал.</w:t>
-[...63 lines deleted...]
-        <w:t>Странно. Этот парень в очках, которого привёл Е Цзяньбан, явно обладал духовной силой. Хоть и слабой, но почему он вёл себя так, будто не видит её?</w:t>
+        <w:t>Змей высунул голову, разглядывая пришедших. Внезапно он почувствовал тепло на хвосте и с шипением отдёрнул его, с недоумением оглядываясь по сторонам. Кажется, никто его не трогал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он высунул раздвоенный язык и с недоумением облизал кончик хвоста.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Странно. Этот парень в очках, которого привёл Е Цзяньбан, явно обладал духовной силой. Хоть и слабой, но почему он вёл себя так, будто не видит его?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1582,51 +1582,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Храм заброшен уже лет тридцать, — вздохнул Е Цзяньбан. — Я ещё в детстве перестал сюда ходить на поклонения. Времена изменились, выше по течению построили плотину и водохранилище, молиться о дожде больше не нужно. Да и после того случая с «выставлением дракона» старики в храм больше не заходили.</w:t>
+        <w:t>— Храм заброшен уже лет тридцать, — вздохнул Е Цзяньбан. — Я ещё в детстве перестал сюда ходить на поклонения. Времена изменились, выше по течению построили плотину и водохранилище, молиться о дожде больше не нужно. Да и после того случая с «Выставлением Короля-дракона на солнце» старики в храм больше не заходили.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,51 +1646,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я не буянил! — змея на статуе завязалась в узел. Она, видимо, слишком долго была в одиночестве и, хоть её никто не слушал, отчаянно пыталась общаться с Ю Синъюэ.</w:t>
+        <w:t>— Я не буянил! — змей на статуе завязался в узел. Он, видимо, слишком долго был в одиночестве и, хоть его никто не слушал, отчаянно пытался общаться с Ю Синъюэ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1742,51 +1742,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Это я их напугал, — с гордостью прошипела змея.</w:t>
+        <w:t>— Это я их напугал, — с гордостью прошипел змей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2094,51 +2094,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я хотел уйти с ней, — упрямо прошипела змея.</w:t>
+        <w:t>— Я хотел уйти с ней, — упрямо прошипел змей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2190,51 +2190,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ши Уянь говорил, что белая змея слилась со статуей и, по сути, стала духом артефакта. Духи привязаны к своему предмету. Лишь самые могущественные из них могут надолго и далеко отлучаться от своего тела, иначе их духовная сущность пострадает.</w:t>
+        <w:t>Ши Уянь говорил, что белая змея слилась со статуей и, по сути, стала духом предмета. Духи привязаны к своему предмету. Лишь самые могущественные из них могут надолго и далеко отлучаться от своего тела, иначе их духовная сущность пострадает.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2350,51 +2350,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Эта белая змея очень слаба, — пояснил Ши Уянь. — Когда-то она потерпела неудачу в попытке стать драконом, была поражена молнией и едва выжила, укрывшись в статуе. Теперь, когда в храме уже давно не возжигают благовония, у неё едва хватает сил, чтобы проникать в сны. На передачу мыслей энергии уже не остаётся.</w:t>
+        <w:t>— Этот белый змей очень слаб, — пояснил Ши Уянь. — Когда-то он потерпел неудачу в попытке стать драконом, был поражён молнией и едва выжил, укрывшись в статуе. Теперь, когда в храме уже давно не возжигают благовония, у него едва хватает сил, чтобы проникать в сны. На передачу мыслей энергии уже не остаётся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2830,83 +2830,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После первоначального отвращения пришёл страх. Когда они устраивали «выставление дракона», они ведь уже успели смертельно оскорбить этого демона?!</w:t>
-[...31 lines deleted...]
-        <w:t>— Так вы кто такие? — с подозрением спросила белая змея, разглядывая Ю Синъюэ.</w:t>
+        <w:t>После первоначального отвращения пришёл страх. Когда они устраивали «Выставление Короля-дракона на солнце», они ведь уже успели смертельно оскорбить этого демона?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так вы кто такие? — с подозрением спросил белый змей, разглядывая Ю Синъюэ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2958,115 +2958,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Белая змея, прожившая не одну сотню лет, была не каким-нибудь глупым юным духом. Ещё при жизни она слышала о лавке «Бу Люкэ» и, услышав название, расслабилась.</w:t>
-[...63 lines deleted...]
-        <w:t>— Я не знаю её имени, — змея закрыла глаза, пытаясь вспомнить. — Помню только, что она очень красивая… Эй, владелец «Бу Люкэ», ты дослушай меня!</w:t>
+        <w:t>Белый змей, проживший не одну сотню лет, был не каким-нибудь глупым юным духом. Ещё при жизни он слышал о лавке «Бу Люкэ» и, услышав название, расслабился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А, так это «Бу Люкэ». Я знаю ваши правила. Я могу пойти с вами, временно считаться духом вашего предмета, но вы должны отдать меня той женщине.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не знаю её имени, — змей закрыл глаза, пытаясь вспомнить. — Помню только, что она очень красивая… Эй, владелец «Бу Люкэ», ты дослушай меня!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3214,51 +3214,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Белая змея, я отведу тебя к её семье.</w:t>
+        <w:t>— Белый змей, я отведу тебя к её семье.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3278,51 +3278,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Она мгновение смотрела на Ю Синъюэ, а затем медленно сползла со статуи и обвилась вокруг его руки, взобравшись на плечо.</w:t>
+        <w:t>Он мгновение смотрел на Ю Синъюэ, а затем медленно сполз со статуи и обвился вокруг его руки, взобравшись на плечо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3598,51 +3598,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Белая змея выпрямилась и угрожающе зашипела.</w:t>
+        <w:t>Белый змей выпрямился и угрожающе зашипел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3726,83 +3726,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— … — Белая змея отказалась от атаки и молча переползла на другое плечо Ю Синъюэ.</w:t>
-[...31 lines deleted...]
-        <w:t>Чёрт, это же сам Бу Люкэ. Наверное, это он и хвоста её тогда коснулся.</w:t>
+        <w:t>— … — Белый змей отказался от атаки и молча переполз на другое плечо Ю Синъюэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чёрт, это же сам Бу Люкэ. Наверное, это он и хвоста его тогда коснулся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4270,51 +4270,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Хорошая девушка, — с энтузиазмом подтвердила белая змея.</w:t>
+        <w:t>— Хорошая девушка, — с энтузиазмом подтвердил белый змей.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4622,51 +4622,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Белая змея вытянулась, пытаясь отобрать у Ю Синъюэ телефон. Тот раздражённо отмахнулся.</w:t>
+        <w:t>Белый змей вытянулся, пытаясь отобрать у Ю Синъюэ телефон. Тот раздражённо отмахнулся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5134,83 +5134,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На другом конце провода, стоя в лучах заката, Ю Синъюэ увидел, как на белой змее на мгновение вспыхнула и погасла кроваво-красная аура.</w:t>
-[...31 lines deleted...]
-        <w:t>— Кровавая губительная аура, — тихо произнёс Ши Уянь, опустив ресницы. — Белая змея, ты стала косвенной причиной чьей-то смерти.</w:t>
+        <w:t>На другом конце провода, стоя в лучах заката, Ю Синъюэ увидел, как на белом змее на мгновение вспыхнула и погасла кроваво-красная аура.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кровавая губительная аура, — тихо произнёс Ши Уянь, опустив ресницы. — Белый змей, ты стал косвенной причиной чьей-то смерти.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>