--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -3406,51 +3406,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я уже чувствую, — нахмурился Бу Люкэ. — В этой деревне есть дух артефакта. Он… ммм, обитает в статуе Короля-дракона…</w:t>
+        <w:t>— Я уже чувствую, — нахмурился Бу Люкэ. — В этой деревне есть дух предмета. Он… ммм, обитает в статуе Короля-дракона…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4238,51 +4238,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Маленький Бу Люкэ с трудом обхватил ножку алтаря, изучая духа внутри статуи.</w:t>
+        <w:t>Маленький Бу Люкэ с трудом обхватил ножку алтаря, изучая дух предмета внутри статуи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>