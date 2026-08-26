--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -78,51 +78,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[Спасите! Как победить босса Пи Сю в «Бренном мире»?! Меня уже убили до чёртиков.]</w:t>
+        <w:t>[Спасите! Как победить босса Пи Сю в «Мире бренной жизни»?! Меня уже убили до чёртиков.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -142,83 +142,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>И в «Бренном мире», и в нескольких его предыдущих играх обновили босса Пи Сю. Проблема в том, что его невозможно победить!</w:t>
-[...31 lines deleted...]
-        <w:t>1 этаж: Автор, ты что, не следишь за официальным аккаунтом «Бренного мира»? Вся команда разработчиков сейчас поклоняется Пи Сю. Они ещё собираются выпустить питомца Пи Сю, подземелье Пи Сю…</w:t>
+        <w:t>И в «Мире бренной жизни», и в нескольких его предыдущих играх обновили босса Пи Сю. Проблема в том, что его невозможно победить!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1 этаж: Автор, ты что, не следишь за официальным аккаунтом «Мира бренной жизни»? Вся команда разработчиков сейчас поклоняется Пи Сю. Они ещё собираются выпустить питомца Пи Сю, подземелье Пи Сю…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,51 +942,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Дорогой Чаобо, — вздохнул Ю Синъюэ, — у нас в лавке есть ещё духи артефактов, кроме тебя? Не все же, как ты, сами себя по почте присылают.</w:t>
+        <w:t>— Дорогой Чаобо, — вздохнул Ю Синъюэ, — у нас в лавке есть ещё духи предметов, кроме тебя? Не все же, как ты, сами себя по почте присылают.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1102,51 +1102,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я хочу с помощью интернета найти следы других духов артефактов, — сказал Ю Синъюэ. — Большинство из них не могут принимать человеческий облик, не умеют пользоваться интернетом и уж точно не отправят себя наложенным платежом. Многие новорождённые духи даже не осознают себя, поэтому могут вызывать какие-то паранормальные явления, привлекая внимание своих хозяев. Если, как и прежние владельцы, поездить по разным местам, то, возможно, что-то и найдётся.</w:t>
+        <w:t>— Я хочу с помощью интернета найти следы других духов предметов, — сказал Ю Синъюэ. — Большинство из них не могут принимать человеческий облик, не умеют пользоваться интернетом и уж точно не отправят себя наложенным платежом. Многие новорождённые духи даже не осознают себя, поэтому могут вызывать какие-то паранормальные явления, привлекая внимание своих хозяев. Если, как и прежние владельцы, поездить по разным местам, то, возможно, что-то и найдётся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1166,51 +1166,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я намекаю на то, что ты взломал мой аккаунт, чтобы узнать номер моего телефона, — невозмутимо сказал Ю Синъюэ. — Ещё раз сделаешь что-то противозаконное, сдам тебя в Главное бюро по делам не-людей, будешь им целыми днями отчёты переписывать.</w:t>
+        <w:t>— Я намекаю на то, что ты взломал мой аккаунт, чтобы узнать номер моего телефона, — невозмутимо сказал Ю Синъюэ. — Ещё раз сделаешь что-то противозаконное, сдам тебя в Главное управление по делам нечеловеческих существ, будешь им целыми днями отчёты переписывать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>