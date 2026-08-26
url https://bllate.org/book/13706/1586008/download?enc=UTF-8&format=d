--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -494,51 +494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Главный посланник по отлову душ стоял, засунув руки в рукава и опустив голову. В его душе царил хаос. «Почему Возмездие явился лично?! Я ведь доложил только Яме, как об этом в мгновение ока узнали и императоры пяти направлений, и господин Юй Ту?</w:t>
+        <w:t>Главный посланник по отлову душ стоял, засунув руки в рукава и опустив голову. В его душе царил хаос. «Почему Возмездие явился лично?! Я ведь доложил только Яме, как об этом в мгновение ока узнали и Призрачные императоры пяти направлений, и господин Юй Ту?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1422,51 +1422,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Босс, не сердитесь, — принялся объяснять главный посланник. — Вы не знаете, этот пион своим телом подавлял обиду в княжеском поместье, не давая злым духам вредить живым, и тем самым накопил заслуги. Наш городской бог счёл это достойным и, доложив Яме, получил его личное одобрение на то, чтобы определить его на службу в загробный мир. Поэтому посланники так торопились, боялись не успеть забрать его душу.</w:t>
+        <w:t>— Босс, не сердитесь, — принялся объяснять главный посланник. — Вы не знаете, этот пион своим телом подавлял обиду в княжеском поместье, не давая злым духам вредить живым, и тем самым накопил заслуги. Наш Бог города счёл это достойным и, доложив Яме, получил его личное одобрение на то, чтобы определить его на службу в загробный мир. Поэтому посланники так торопились, боялись не успеть забрать его душу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1614,51 +1614,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я виноват, у меня глаза были на затылке, я не узнал…</w:t>
+        <w:t>— Я виноват, я был слеп и не разглядел вас, не знал…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1742,51 +1742,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Эти мелкие посланники служат уже много лет, у них есть старые привычки. Они вечно боятся, что не выполнят свою работу и начальство сошлёт их в восемнадцать кругов ада на вечные муки, поэтому иногда перегибают палку. Я уже сделал ему выговор. Босс, не волнуйтесь, я по возвращении лишу его должности и отправлю на пять лет на покаяние, без права принимать подношения.</w:t>
+        <w:t>— Эти мелкие посланники служат уже много лет, у них есть старые привычки. Они вечно боятся, что не выполнят свою работу и начальство сошлёт их в Восемнадцать кругов ада на вечные муки, поэтому иногда перегибают палку. Я уже сделал ему выговор. Босс, не волнуйтесь, я по возвращении лишу его должности и отправлю на пять лет на покаяние, без права принимать подношения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1902,51 +1902,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я главный посланник по отлову душ при городском боге Инцзяна, Бань Чжоу, — почтительно представился тот, сложив руки.</w:t>
+        <w:t>— Я главный посланник по отлову душ при Боге города Инцзяна, Бань Чжоу, — почтительно представился тот, сложив руки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>