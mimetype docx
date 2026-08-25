--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -1038,51 +1038,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Духи артефактов вроде Цзытаня и Чаобо были слабы, и даже люди с потусторонним зрением часто не замечали их из-за слабой духовной силы.</w:t>
+        <w:t>Духи предметов вроде Цзытаня и Чаобо были слабы, и даже люди с потусторонним зрением часто не замечали их из-за слабой духовной силы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,51 +1646,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Не могу. Мне не стоит брать к себе духа артефакта.</w:t>
+        <w:t>— Не могу. Мне не стоит брать к себе духа предмета.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2286,51 +2286,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Духи артефактов обладали особыми способностями, но и обычные магические предметы, не имеющие духа, тоже могли быть необычайно сильны. Горшок, о котором говорил Цзи Гэ, относился ко второй категории.</w:t>
+        <w:t>Духи предметов обладали особыми способностями, но и обычные магические артефакты, не имеющие духа, тоже могли быть необычайно сильны. Горшок, о котором говорил Цзи Гэ, относился ко второй категории.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>