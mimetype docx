--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -14,51 +14,51 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 12. Враждебный призрак</w:t>
+        <w:t>Глава 12. Злой дух</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1358,51 +1358,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Эх, да они всех бросили, — вздохнул Чаобо. — Мы с Цзытанем слишком старые. Если бы не сбежали, то, когда дом снесут, нам обоим пришёл бы конец. Вы не знаете, босс, как я, став духом, взломал форум Бюро по планированию нечеловеческих существ, с трудом узнал о существовании Бу Люкэ, но никак не мог найти точную информацию. Только вчера на одном форуме нашёл адрес!</w:t>
+        <w:t>— Эх, да они всех бросили, — вздохнул Чаобо. — Мы с Цзытанем слишком старые. Если бы не сбежали, то, когда дом снесут, нам обоим пришёл бы конец. Вы не знаете, босс, как я, став духом, взломал форум Главного бюро по планированию нечеловеческих существ, с трудом узнал о существовании Бу Люкэ, но никак не мог найти точную информацию. Только вчера на одном форуме нашёл адрес!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2990,51 +2990,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Был уже вечер, но солнце ещё не село полностью. Какой же враждебный призрак осмелился появиться на улице в такое время?</w:t>
+        <w:t>Был уже вечер, но солнце ещё не село полностью. Какой же злой дух осмелился появиться на улице в такое время?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3150,51 +3150,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Враждебный призрак.</w:t>
+        <w:t>Злой дух.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3566,51 +3566,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Этот котёнок ещё не вырос. Вступи он в схватку с враждебным призраком, ему пришлось бы драться не на жизнь, а на смерть.</w:t>
+        <w:t>Этот котёнок ещё не вырос. Вступи он в схватку со злым духом, ему пришлось бы драться не на жизнь, а на смерть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3694,51 +3694,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ю Синъюэ приподнял бровь — враждебный призрак явился за душой.</w:t>
+        <w:t>Ю Синъюэ приподнял бровь — злой дух явился за душой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>