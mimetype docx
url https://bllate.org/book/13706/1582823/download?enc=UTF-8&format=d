--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Холодный туман над Рекой забвения был так пронзителен, что Ши Уянь почти забыл тепло живой плоти.</w:t>
+        <w:t>Холодный туман над Рекой Забвения был так пронзителен, что Ши Уянь почти забыл тепло живой плоти.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1902,51 +1902,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>42 этаж: Три минуты! Мне нужна вся информация на этого босса! Это же удар в самое сердце, я просто слюнки пускаю по такому мужчине, готов ради него стать нулём!</w:t>
+        <w:t>42 этаж: Три минуты! Мне нужна вся информация на этого босса! Это же удар в самое сердце, я просто слюнки пускаю по такому мужчине, готов ради него быть внизу!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>