--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -2222,51 +2222,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Лу Ао выбежал с телефоном и, на ходу набирая пятизначный префикс для этого типа спутниковой связи, позвонил прямо в офис Лао Чжана в Бюро морской полиции города Цяньюн.</w:t>
+        <w:t>Лу Ао выбежал с телефоном и, на ходу набирая пятизначный префикс для этого типа спутниковой связи, позвонил прямо в офис Лао Чжана в Бюро общественной безопасности по морским делам и судовладению города Цяньюн.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2350,51 +2350,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Да, я хочу заявить о преступлении. Пожалуйста, включите запись, — быстро проговорил Лу Ао. — Я сейчас нахожусь на судне «Сивань Кэ-00265». На борту находятся научные сотрудники из США и Японии. Их цель — вылов рыбы первого класса государственной защиты — латимерии. Они уже спустились на подводном аппарате на дно.</w:t>
+        <w:t>— Да, я хочу заявить о преступлении. Пожалуйста, включите запись, — быстро проговорил Лу Ао. — Я сейчас нахожусь на судне «Сивань Кэ-00265». На борту находятся научные сотрудники из США и Страны R. Их цель — вылов рыбы первого класса государственной защиты — латимерии. Они уже спустились на подводном аппарате на дно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>