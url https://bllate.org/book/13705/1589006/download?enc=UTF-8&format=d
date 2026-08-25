--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -494,51 +494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Японцы и американцы заметили его взгляд. Особенно американцы, встретившись с ним глазами, на мгновение замерли в восхищении и улыбнулись ему.</w:t>
+        <w:t>Люди из Страны R и американцы заметили его взгляд. Особенно американцы, встретившись с ним глазами, на мгновение замерли в восхищении и улыбнулись ему.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -782,51 +782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я знаю тебя, — сказал Ким. — Ты тот самый «счастливчик», о котором говорил У.</w:t>
+        <w:t>— Я знаю тебя, — сказал Ким. — Ты тот самый «счастливчик», о котором говорил Брат У.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2126,51 +2126,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Эта компания не знала, что он неплохо владеет американским, и не особо его остерегалась. Хотя ничего важного они не обсуждали, по некоторым деталям можно было предположить, что у них есть связи с официальными структурами США и Японии.</w:t>
+        <w:t>Эта компания не знала, что он неплохо владеет американским, и не особо его остерегалась. Хотя ничего важного они не обсуждали, по некоторым деталям можно было предположить, что у них есть связи с официальными структурами США и Страны R.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>