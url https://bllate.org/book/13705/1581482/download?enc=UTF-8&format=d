--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -366,51 +366,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Они сразу направились к свояку Линь Дау и забрали заказанные Лу Ао ружьё, гидрокостюм и ласты. К тому времени, как они со всем управились, было уже больше одиннадцати утра. Свояк Линь Дау, Пань Цзяньбао, пригласил их на обед.</w:t>
+        <w:t>Они сразу направились к свояку Линь Дау и забрали заказанные Лу Ао гарпунное ружьё, гидрокостюм и ласты. К тому времени, как они со всем управились, было уже больше одиннадцати утра. Свояк Линь Дау, Пань Цзяньбао, пригласил их на обед.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1678,51 +1678,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Лу Ао, лучше ходи с А Чжаном и остальными, — сказал Линь Дау, вынося ружья. — Они здесь уже несколько лет рыбачат, улов всегда хороший, по десять-пятнадцать килограммов в день стабильно.</w:t>
+        <w:t>— Лу Ао, лучше ходи с А Чжаном и остальными, — сказал Линь Дау, вынося гарпунные ружья. — Они здесь уже несколько лет рыбачат, улов всегда хороший, по десять-пятнадцать килограммов в день стабильно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1774,51 +1774,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Да ладно, заливаешь, — не поверил Линь Гуншан. — Подводная охота — дело утомительное. Тридцать фунтов в день — это уже круто. Пятьдесят фунтов — это сколько же часов ты нырял?</w:t>
+        <w:t>— Да ладно, заливаешь, — не поверил Линь Гуншан. — Подводная охота — дело утомительное. Пятнадцать килограммов в день — это уже круто. Двадцать пять килограммов — это сколько же часов ты нырял?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1966,51 +1966,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вскоре парни купили ружья. Перед уходом Линь Маньчжан и Линь Гуншан обменялись с Лу Ао контактами в WeChat, сказав, чтобы он обращался, если возникнут вопросы.</w:t>
+        <w:t>Вскоре парни купили гарпунные ружья. Перед уходом Линь Маньчжан и Линь Гуншан обменялись с Лу Ао контактами в WeChat, сказав, чтобы он обращался, если возникнут вопросы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2030,51 +2030,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Продав ещё несколько ружей, Линь Дау в отличном настроении убрал вещи и лично отвёз Лу Ао до самого дома. У Лу Ао сегодня было много покупок, килограммов двадцать пять, а то и тридцать. Линь Дау хотел было помочь, но увидел, как Лу Ао легко взвалил всё на плечо, помахал ему рукой, поблагодарил и непринуждённо пошёл к своему дому. Линь Дау с завистью смотрел ему вслед. Вот это сила у молодёжи!</w:t>
+        <w:t>Продав ещё несколько гарпунных ружей, Линь Дау в отличном настроении убрал вещи и лично отвёз Лу Ао до самого дома. У Лу Ао сегодня было много покупок, килограммов двадцать пять, а то и тридцать. Линь Дау хотел было помочь, но увидел, как Лу Ао легко взвалил всё на плечо, помахал ему рукой, поблагодарил и непринуждённо пошёл к своему дому. Линь Дау с завистью смотрел ему вслед. Вот это сила у молодёжи!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>