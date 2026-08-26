--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -4078,51 +4078,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Старина Чэнь, глуши мотор, мы рыбачить будем.</w:t>
+        <w:t>— Лао Чэнь, глуши мотор, мы рыбачить будем.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4686,51 +4686,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Чёрный лещ! И жирный какой, килограмма на два, не меньше!</w:t>
+        <w:t>— Чёрный морской лещ! И жирный какой, килограмма на два, не меньше!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4782,51 +4782,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чёрный лещ, оказавшись на палубе, отчаянно забился, с шумом ударяясь о доски.</w:t>
+        <w:t>Чёрный морской лещ, оказавшись на палубе, отчаянно забился, с шумом ударяясь о доски.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4846,51 +4846,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ну и силища у этого леща.</w:t>
+        <w:t>— Ну и силища у этого чёрного морского леща.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5550,51 +5550,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вскоре они вытащили ещё двух чёрных лещей, оба больше килограмма.</w:t>
+        <w:t>Вскоре они вытащили ещё двух чёрных морских лещей, оба больше килограмма.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5710,83 +5710,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Давайте съедим одного леща, — предложил Чэнь Шэнжун. — Заодно и наживку из внутренностей и мяса сделаем.</w:t>
-[...31 lines deleted...]
-        <w:t>Все трое согласились. Чэнь Шэнжун выбрал самого маленького леща, разделал его и отдал Лу Ао внутренности и обрезки для наживки.</w:t>
+        <w:t>— Давайте съедим одного чёрного морского леща, — предложил Чэнь Шэнжун. — Заодно и наживку из внутренностей и мяса сделаем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все трое согласились. Чэнь Шэнжун выбрал самого маленького чёрного морского леща, разделал его и отдал Лу Ао внутренности и обрезки для наживки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>