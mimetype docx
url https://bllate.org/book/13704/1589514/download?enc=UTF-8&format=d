--- v0 (2026-05-16)
+++ v1 (2026-07-08)
@@ -2798,51 +2798,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В ответ машина лишь прибавила скорость, въехала в призрачный портал и исчезла.</w:t>
+        <w:t>В ответ машина лишь прибавила скорость, въехала в Призрачный путь и исчезла.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3022,51 +3022,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— У меня украли телефон, похититель скрылся в призрачном портале, ещё можно догнать?</w:t>
+        <w:t>— У меня украли телефон, похититель скрылся в Призрачном пути, ещё можно догнать?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3214,51 +3214,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Этот гороскоп — просто проклятье какое-то. Нужно усерднее учиться, чтобы поскорее его изменить!</w:t>
+        <w:t>Эта карта судьбы — просто проклятье какое-то. Нужно усерднее учиться, чтобы поскорее её изменить!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>