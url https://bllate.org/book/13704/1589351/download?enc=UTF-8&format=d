--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -78,51 +78,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ровно в час быка раздался треск хлопушек, слышный лишь призракам. Хотя на открытии присутствовало всего несколько душ, в воздухе всё же витала атмосфера скромного праздника.</w:t>
+        <w:t>Ровно в час Крысы раздался треск хлопушек, слышный лишь призракам. Хотя на открытии присутствовало всего несколько душ, в воздухе всё же витала атмосфера скромного праздника.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -238,51 +238,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Инженер Ван, прошу вас, — Нань Ши, одетый в тёмно-красный чаньшань по случаю праздника, сделал приглашающий жест. — Только благодаря вам мы смогли открыться вовремя.</w:t>
+        <w:t>— Инженер Ван, прошу вас, — Нань Ши, одетый в тёмно-красный чангшань по случаю праздника, сделал приглашающий жест. — Только благодаря вам мы смогли открыться вовремя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -526,83 +526,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Подойдёт, — Нань Ши повернул к себе лист бумаги, встряхнул его. На дорогой бумаге с золотыми вкраплениями был аккуратно выведен иероглиф «цзюнь». Сразу видно, что она практиковалась... цзюнь. Сразу видно, что она практиковалась в каллиграфии, — иероглиф был написан ровно и красиво.</w:t>
-[...31 lines deleted...]
-        <w:t>Иероглиф «цзюнь» состоял из двух частей: слева — «земля», справа — «равномерность». Графема «земля» (ту), справа — «равномерность» (юнь). (土), справа — «равномерность» (匀). Графема «земля» соответствовала триграмме Кунь. А вот «равномерность» была куда интереснее. Этот иероглиф мог означать «купить» или «уступить». К примеру, в антикварном мире коллекционер мог сказать продавцу: «Уступите мне эту вещь, будьте добры». Кроме того, по форме иероглиф «юнь» напоминал женщину, носящую дитя во чреве.</w:t>
+        <w:t>— Подойдёт, — Нань Ши повернул к себе лист бумаги, встряхнул его. На дорогой бумаге с золотыми вкраплениями был аккуратно выведен иероглиф «цзюнь». Сразу видно, что она практиковалась в каллиграфии, — иероглиф был написан ровно и красиво.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Иероглиф «цзюнь» состоял из двух частей: слева — «земля», справа — «равномерность». Графема «земля» соответствовала триграмме Кунь. А вот «равномерность» была куда интереснее. Этот иероглиф мог означать «купить» или «уступить». К примеру, в антикварном мире коллекционер мог сказать продавцу: «Уступите мне эту вещь, будьте добры». Кроме того, по форме иероглиф «юнь» напоминал женщину, носящую дитя во чреве.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -686,51 +686,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>И с этим ребёнком, похоже, не всё ладно. Иероглиф «юнь» был видоизменённой формой иероглифа «юэ», что могло указывать на похищение. (Юэ), что могло указывать на похищение. (月), что могло указывать на похищение.</w:t>
+        <w:t>И с этим ребёнком, похоже, не всё ладно. Иероглиф «юнь» был видоизменённой формой иероглифа «юэ», что могло указывать на похищение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,51 +942,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Потому что “луна” неполная, — подумал Нань Ши. — Этот р... Юэ неполная, — подумал Нань Ши. — Этот ребёнок ещё даже не родился, поэтому она, скорее всего, сама о нём не знала». Реакция женщины лишь подтвердила его догадку.</w:t>
+        <w:t>«Потому что “луна” неполная, — подумал Нань Ши. — Этот ребёнок ещё даже не родился, поэтому она, скорее всего, сама о нём не знала». Реакция женщины лишь подтвердила его догадку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,51 +1038,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Как уже говорилось, после смерти разум человека затуманен. Первые семь дней он блуждает, словно в забытьи, и если не превращается в злобного духа, то может и не вспомнить, что с ним происходило, — даже если кто-то кромсал его тело. Всё равно потом кремация, и когда сознание прояснится, тела уже нет. Кто там вспомнит, резали его или нет!</w:t>
+        <w:t>Как уже говорилось, после смерти разум человека затуманен. Первые семь дней он блуждает, словно в забытьи, и если не превращается в свирепого призрака, то может и не вспомнить, что с ним происходило, — даже если кто-то кромсал его тело. Всё равно потом кремация, и когда сознание прояснится, тела уже нет. Кто там вспомнит, резали его или нет!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1934,51 +1934,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пожилая женщина в форме дворника мёл бесчисленные красные бумажки от хлопушек.</w:t>
+        <w:t>Пожилая женщина в форме дворника мёла бесчисленные красные бумажки от хлопушек.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3790,51 +3790,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Такой актёрский талант пропадает. По нему плачет сцена.</w:t>
+        <w:t>Такой актёрский талант пропадает. Это была бы настоящая потеря для Династии Кролика и всего мира.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4430,51 +4430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Нань Ши обернулся — вот так совпадение, это был хозяин «Цинсюань Чжай», господин Лю.</w:t>
+        <w:t>Нань Ши обернулся — вот так совпадение, это был хозяин «Цинсюань Чжай», Босс Лю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>