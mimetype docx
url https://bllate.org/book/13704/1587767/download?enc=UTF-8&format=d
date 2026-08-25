--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -334,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Старший брат, я пришёл сегодня, потому что есть одна вещь, которая не даёт мне покоя. Надеюсь, наставник просветит меня.</w:t>
+        <w:t>— Старший брат, я пришёл сегодня, потому что есть одна вещь, которая не даёт мне покоя. Надеюсь, старший брат просветит меня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4430,51 +4430,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ох, — Нань Ши подумал и добавил: — Сообщи дворецкому Чжоу. Нехорошо, что мой наставник остался без прислуги. Я видел, он ещё не спит, сидит, а чай уже остыл.</w:t>
+        <w:t>— Ох, — Нань Ши подумал и добавил: — Сообщи дворецкому Чжоу. Нехорошо, что мой старший брат остался без прислуги. Я видел, он ещё не спит, сидит, а чай уже остыл.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4494,51 +4494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Нань Ши кивнул, размышляя: неужели он вчера так разозлил наставника? Ладно, дворецкий Чжоу с ним в хороших отношениях, пусть он и попробует его успокоить…</w:t>
+        <w:t>Нань Ши кивнул, размышляя: неужели он вчера так разозлил старшего брата? Ладно, дворецкий Чжоу с ним в хороших отношениях, пусть он и попробует его успокоить…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>