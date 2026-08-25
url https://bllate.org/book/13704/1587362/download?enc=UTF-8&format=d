--- v0 (2026-05-22)
+++ v1 (2026-08-25)
@@ -2158,51 +2158,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я столько лет его держал, конечно, это кот, как я могу ошибиться? — господин Ли с улыбкой покачал головой. Он не хотел больше утруждать Нань Ши, но, видя его искреннее желание помочь, не смог отказать и написал на экране телефона иероглиф «Мао» (кошка). (кошка).</w:t>
+        <w:t>— Я столько лет его держал, конечно, это кот, как я могу ошибиться? — господин Ли с улыбкой покачал головой. Он не хотел больше утруждать Нань Ши, но, видя его искреннее желание помочь, не смог отказать и написал на экране телефона иероглиф «Мао» (кошка).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2254,51 +2254,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Иероглиф «Мао» можно разложить на части: левая часть (чжи) — пиктограмма, изображающая кошачье животное; правая верхняя (цао) — трава; правая нижняя (тянь) — поле. (цао) — трава; правая нижняя (тянь) — поле. В написании господина Ли левая часть (чжи) была слишком длинной, а правая верхняя (цао) — слишком короткой... (豸) — пиктограмма, изображающая кошачье животное; правая верхняя (艹) — трава; правая нижняя (田) — поле. В написании господина Ли левая часть была начертана небрежно и напоминала скорее оскалившегося леопарда. Как может кот выглядеть как леопард?</w:t>
+        <w:t>Иероглиф «Мао» можно разложить на части: левая часть — пиктограмма, изображающая кошачье животное; правая верхняя — трава; правая нижняя — поле. В написании господина Ли левая часть была начертана небрежно и напоминала скорее оскалившегося леопарда. Как может кот выглядеть как леопард?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>