--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -1294,51 +1294,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Подходи, не ленись, покупай живопись! Новинка! Слепые коробки по теме «Холодного сердца»! Тридцать девять юаней за попытку, без обмана! — Нань Ши записал кричалку на телефон и включил её на повтор.</w:t>
+        <w:t>— Подходи, не ленись, не пропусти! Новинка! Слепые коробки по теме «Холодного сердца»! Тридцать девять юаней за попытку, без обмана! — Нань Ши записал кричалку на телефон и включил её на повтор.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3982,51 +3982,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пара переглянулась и с обидой отвернулась друг от друга. Девушка первой схватила кисть и написала иероглиф «Запад». Парень, увидев это, написал «Восток». (西). Парень, увидев это, написал «Восток» (东).</w:t>
+        <w:t>Пара переглянулась и с обидой отвернулась друг от друга. Девушка первой схватила кисть и написала иероглиф «Запад». Парень, увидев это, написал «Восток».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>