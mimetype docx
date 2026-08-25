--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -78,51 +78,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Впереди шествовали четыре служанки в розовых одеждах, освещая путь фонарями. За ними следовали четыре девушки в лиловом, несущие курильницы с благовониями. Далее — двое стражей на высоких гнедых конях, сопровождавших медленно выезжавшую карету. В ней, лениво раскинувшись на подушках, возлежал Чи Ю. Синеволосые Цин Хэ и Цин Ин шли рядом с каретой, а за ними следовал длинный катафалк, сопровождаемый Цин Лань. Замыкали шествие стражники и служанки.</w:t>
+        <w:t>Впереди шествовали четыре служанки в розовых одеждах, освещая путь фонарями. За ними следовали четыре девушки в лиловом, несущие курильницы с благовониями. Далее — двое стражей на высоких гнедых конях, сопровождавших медленно выезжавшую карету. В ней, лениво раскинувшись на подушках, возлежал Чи Ю. Одетые в синее Цин Хэ и Цин Ин шли рядом с каретой, а за ними следовал длинный катафалк, сопровождаемый Цин Лань. Замыкали шествие стражники и служанки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -238,51 +238,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Процессия выехала на главную дорогу. Служанки с фонарями впереди изменили шаг, и всё шествие свернуло на призрачную тропу.</w:t>
+        <w:t>Процессия выехала на главную дорогу. Служанки с фонарями впереди изменили шаг, и всё шествие свернуло на Призрачный путь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -302,51 +302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Призрачные тропы куда удобнее человеческих. Их можно сравнить со скоростными магистралями без ограничений скорости и какого-либо контроля. Что, если столкнёшься с другим духом? Ну и что? Когда путешествует великая фигура, те, кто не уступает дорогу и лезет на рожон, в случае гибели сами виноваты.</w:t>
+        <w:t>Призрачный путь куда удобнее человеческого. Их можно сравнить со скоростными магистралями без ограничений скорости и какого-либо контроля. Что, если столкнёшься с другим духом? Ну и что? Когда путешествует великая фигура, те, кто не уступает дорогу и лезет на рожон, в случае гибели сами виноваты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1326,51 +1326,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Нань Ши, помедлив, попытался встать. Может, его душа отделилась от тела? В любом случае, если что-то непонятно, нужно звать наставника!</w:t>
+        <w:t>Нань Ши, помедлив, попытался встать. Может, его душа отделилась от тела? В любом случае, если что-то непонятно, нужно звать старшего брата!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1454,51 +1454,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Так это же гробница моего наставника!»</w:t>
+        <w:t>«Так это же гробница моего старшего брата!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2574,51 +2574,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Это была гробница его наставника. Чи Ю, должно быть, висел прямо над его головой. Нань Ши не решался далеко отходить и просто сидел на гробовой крышке, скучая. Он даже поиграл немного на телефоне и планшете, которые прислал ему Го Синсянь. Тот предусмотрительно отправил и Wi-Fi-роутер с модемом, но без электричества всё это было бесполезно. Пришлось довольствоваться офлайн-играми.</w:t>
+        <w:t>Это была гробница его старшего брата. Чи Ю, должно быть, висел прямо над его головой. Нань Ши не решался далеко отходить и просто сидел на гробовой крышке, скучая. Он даже поиграл немного на телефоне и планшете, которые прислал ему Го Синсянь. Тот предусмотрительно отправил и Wi-Fi-роутер с модемом, но без электричества всё это было бесполезно. Пришлось довольствоваться офлайн-играми.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2670,51 +2670,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он постучал по гробу наставника.</w:t>
+        <w:t>Он постучал по гробу старшего брата.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2862,51 +2862,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Представляю, откопают когда-нибудь гробницу моего наставника — ну, то есть, начнут археологические раскопки — откроют мой гроб и обалдеют: чёрт, как сюда попал современный человек? Да ещё и „козу“ показывает!»</w:t>
+        <w:t>«Представляю, откопают когда-нибудь гробницу моего наставника — ну, то есть, начнут археологические раскопки — откроют мой гроб и обалдеют: чёрт, как сюда попал современный человек? Да ещё и знак победы показывает!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3630,51 +3630,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Нань Ши поспешно подобрал крошку и отбросил в сторону, после чего принялся приводить в порядок свой «посмертный облик». А ведь он чуть не забыл, что его тело так и осталось со сложенными в «козу» пальцами!</w:t>
+        <w:t>Нань Ши поспешно подобрал крошку и отбросил в сторону, после чего принялся приводить в порядок свой «посмертный облик». А ведь он чуть не забыл, что его тело так и осталось со сложенными в знак победы пальцами!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3886,51 +3886,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хотя он и не видел тела Чи Ю, он догадывался, что если такая вещь существует, то наставник наверняка пользуется ею сам. А по законам жанра, такая вещь обычно одна. Если он её заберёт, что будет с наставником? Он не был настолько привередлив. Раз уж умер, пусть тело гниёт. Можно договориться с наставником, чтобы его поскорее кремировали, пока оно не начало разлагаться и оставлять у него в памяти неприятные образы.</w:t>
+        <w:t>Хотя он и не видел тела Чи Ю, он догадывался, что если такая вещь существует, то старший брат наверняка пользуется ею сам. А по законам жанра, такая вещь обычно одна. Если он её заберёт, что будет со старшим братом? Он не был настолько привередлив. Раз уж умер, пусть тело гниёт. Можно договориться со старшим братом, чтобы его поскорее кремировали, пока оно не начало разлагаться и оставлять у него в памяти неприятные образы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4750,51 +4750,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Не успел он договорить, как карета прошла сквозь землю и вылетела на призрачную тропу.</w:t>
+        <w:t>Не успел он договорить, как карета прошла сквозь землю и вылетела на Призрачный путь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4814,51 +4814,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>И тут же осёкся, вспомнив, что возницы-то и нет. Каретой управлял его наставник.</w:t>
+        <w:t>И тут же осёкся, вспомнив, что возницы-то и нет. Каретой управлял его старший брат.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5454,51 +5454,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Нань Ши с трудом добрался до укрытия и тут же столкнулся с окровавленным человеком, который тоже вбежал под эстакаду. У него была вспорота живот, а внутренности он придерживал руками.</w:t>
+        <w:t>Нань Ши с трудом добрался до укрытия и тут же столкнулся с окровавленным человеком, который тоже вбежал под эстакаду. У него был вспорот живот, а внутренности он придерживал руками.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>