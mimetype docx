--- v0 (2026-05-23)
+++ v1 (2026-08-26)
@@ -1294,51 +1294,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хозяин, пожилой мужчина, заваривал чай. Он лишь мельком взглянул на вошедших, подняв веки, и продолжил своё занятие: полил из чайника фигурку золотой жабы на чайной доске, а затем наполнил свою чашку. Голос у него был со странным акцентом.</w:t>
+        <w:t>Хозяин, пожилой мужчина, заваривал чай. Он лишь мельком взглянул на вошедших, подняв веки, и продолжил своё занятие: полил из чайника фигурку золотой цикады на чайной доске, а затем наполнил свою чашку. Голос у него был со странным акцентом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1870,51 +1870,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ты гений! Как ты нашёл такую запрятанную лавку? У тебя что, пальцы волшебные? Вот вернусь — украду у своего наставника пару чайных лепёшек, дам тебе попробовать!</w:t>
+        <w:t>— Ты гений! Как ты нашёл такую запрятанную лавку? У тебя что, пальцы волшебные? Вот вернусь — украду у своего старшего брата пару чайных лепёшек, дам тебе попробовать!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2414,51 +2414,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На табличке было написано: «Почтенный Абрикосовый Бессмертный из деревни Линнань».</w:t>
+        <w:t>На табличке было написано: «Бессмертный Абрикосовый Цвет из деревни Линнань».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>