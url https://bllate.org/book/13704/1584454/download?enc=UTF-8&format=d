--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -4494,51 +4494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Его наставник говорил, что за гадания бывают последствия. Нань Ши не придавал этому значения. В конце концов, он с юности был сиротой — вот и первое из «пяти зол и трёх недостатков», «одиночество». Если он не заведёт детей — а он, скорее всего, не заведёт — то это будет «бездетность». Он не лезет в политику, так что «власть» ему не грозит. А над ним есть наставник, который, хоть и мёртв, переживёт его самого, так что и тут всё сходится. Он считал, что все несчастья его уже постигли.</w:t>
+        <w:t>Его наставник говорил, что за гадания бывают последствия. Нань Ши не придавал этому значения. В конце концов, он с юности был сиротой — вот и первое из «пяти недугов и трёх недостатков», «одиночество». Если он не заведёт детей — а он, скорее всего, не заведёт — то это будет «бездетность». Он не лезет в политику, так что «власть» ему не грозит. А над ним есть наставник, который, хоть и мёртв, переживёт его самого, так что и тут всё сходится. Он считал, что все несчастья его уже постигли.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>