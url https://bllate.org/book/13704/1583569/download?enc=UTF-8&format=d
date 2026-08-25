--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -942,51 +942,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Сторублёвая безделушка? — без малейшего сомнения ответил Нань Ши. — Стоит ли оно того?</w:t>
+        <w:t>— Безделушка за сто юаней? — без малейшего сомнения ответил Нань Ши. — Стоит ли оно того?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2062,51 +2062,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На самом деле, Чёрный и Белый вестники наперебой кричали что-то вроде: «Господин XX (давно умерший кумир Чжан Хэ, топ-1 хакер династии Кролика) ждёт вас внизу для совместного штурма технических высот!» и «Преисподняя предлагает вам годовой оклад в тридцать миллионов юаньбао!». А дворецкий Чжоу просто сказал: «Внизу работают без выходных, а у нас — сменный график, никаких переработок, предоставляется роскошный особняк в китайском стиле, можно заказывать еду, всё как при жизни». И он с радостью выбрал дворецкого Чжоу.</w:t>
+        <w:t>На самом деле, Чёрный и Белый вестники наперебой кричали что-то вроде: «Господин XX (давно умерший кумир Чжан Хэ, топ-1 хакер династии Кролика) ждёт вас внизу для совместного штурма технических высот!» и «Преисподняя предлагает вам годовой оклад в тридцать миллионов слитков!». А дворецкий Чжоу просто сказал: «Внизу работают без выходных, а у нас — сменный график, никаких переработок, предоставляется роскошный особняк в китайском стиле, можно заказывать еду, всё как при жизни». И он с радостью выбрал дворецкого Чжоу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>