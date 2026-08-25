--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -46,83 +46,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Гексаграмма «Убыль», великая удача, — несколько медных монет выпали из черепашьего панциря и легли на стол, образовав узор из трёх орлов и трёх решек. Судя по последовательности выпавших линий, это была гексаграмма Шань Цзэ Сунь, что означало высшую, великую удачу.</w:t>
-[...31 lines deleted...]
-        <w:t>В «Книге Перемен» лишь две гексаграммы считались предвестниками великой удачи: Шань Цзэ Сунь и Хо Фэн Дин.</w:t>
+        <w:t>— Гексаграмма «Убыль», великая удача, — несколько медных монет выпали из черепашьего панциря и легли на стол, образовав узор из трёх орлов и трёх решек. Судя по последовательности выпавших линий, это была Гексаграмма «Убыль», что означало высшую, великую удачу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В «Книге Перемен» лишь две гексаграммы считались предвестниками великой удачи: Гексаграммы «Убыль» и «Жертвенник».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -142,51 +142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Нань Ши, не веря своим глазам, снова собрал монеты в панцирь и бросил их ещё раз. Конечно же, выпала Хо Фэн Дин.</w:t>
+        <w:t>Нань Ши, не веря своим глазам, снова собрал монеты в панцирь и бросил их ещё раз. Конечно же, выпала Гексаграмма «Жертвенник».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -366,51 +366,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Поскольку в прошлый раз его били по правой руке, сегодня досталось левой. К счастью, днём посетителей было мало, и его экстренная подготовка дала свои плоды: на все вопросы он ответил правильно, а где не знал — угадал. Лишь в самом конце, когда его попросили прочитать наизусть, он оговорился в одном иероглифе и получил удар.</w:t>
+        <w:t>Поскольку в прошлый раз его били по левой руке, на этот раз досталось левому предплечью. К счастью, днём посетителей было мало, и его экстренная подготовка дала свои плоды: на все вопросы он ответил правильно, а где не знал — угадал. Лишь в самом конце, когда его попросили прочитать наизусть, он оговорился в одном иероглифе и получил удар.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1870,51 +1870,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Призрак-невеста взглянула на стоявшую рядом древнюю неупокоенную душу, потом на с виду обычного юношу перед ней. Она приняла его за простого смертного, почувствовав знакомую ауру, и решила заглянуть, но никак не ожидала, что попадёт прямо к могущественному экзорцисту!</w:t>
+        <w:t>Невеста-призрак взглянула на стоявшую рядом древнюю неупокоенную душу, потом на с виду обычного юношу перед ней. Она приняла его за простого смертного, почувствовав знакомую ауру, и решила заглянуть, но никак не ожидала, что попадёт прямо к могущественному экзорцисту!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1998,83 +1998,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Цин Лань подошла к Нань Ши сзади и, обращаясь к призраку-невесте, мягко улыбнулась. Улыбка её ясно говорила: «Сейчас я с тобой разберусь».</w:t>
-[...31 lines deleted...]
-        <w:t>Призрак-невеста, то ли от слабости в ногах, то ли от чего-то ещё, рухнула на пол. Свадебное покрывало неловко съехало набок. Она, воздев руки к небу, поклялась:</w:t>
+        <w:t>Цин Лань подошла к Нань Ши сзади и, обращаясь к Невесте-призраку, мягко улыбнулась. Улыбка её ясно говорила: «Сейчас я с тобой разберусь».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Невеста-призрак, то ли от слабости в ногах, то ли от чего-то ещё, рухнула на пол. Свадебное покрывало неловко съехало набок. Она, воздев руки к небу, поклялась:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2126,51 +2126,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Призрак-невеста оказалась довольно миловидной девушкой, слегка полноватой, в очках в чёрной оправе. Если бы не свадебный наряд и ярко-красная помада, её ни за что не приняли бы за злого духа.</w:t>
+        <w:t>Невеста-призрак оказалась довольно миловидной девушкой, слегка полноватой, в очках в чёрной оправе. Если бы не свадебный наряд и ярко-красная помада, её ни за что не приняли бы за злого духа.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2542,51 +2542,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Господин?.. — призрак-невеста теребила край платья и с опаской спросила: — Вы?..</w:t>
+        <w:t>— Господин?.. — Невеста-призрак теребила край платья и с опаской спросила: — Вы?..</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2766,51 +2766,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Призрак-невеста решила, что выбрала удачное место — если что-то пойдёт не так, до двери будет рукой подать.</w:t>
+        <w:t>Невеста-призрак решила, что выбрала удачное место — если что-то пойдёт не так, до двери будет рукой подать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>