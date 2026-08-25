--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -558,51 +558,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Наверняка он вчера снова чем-то разозлил брата. Может, тот узнал, что он принёс ему вчерашние остатки мяса?</w:t>
+        <w:t>Наверняка он вчера снова чем-то разозлил брата. Может, тот узнал, что он принёс ему вчерашние остатки жареного мяса на кости?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1070,51 +1070,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда с трапезой было покончено, они перешли в соседнюю комнату. Две главные служанки, стоя по обе стороны, помогли им умыть руки и лицо. Чи Ю бросил полотенце в таз. Нань Ши, видя, что дел больше нет, уже собирался откланяться, но Чи Ю указал на шкатулку из сандалового дерева на столе.</w:t>
+        <w:t>Когда с трапезой было покончено, они перешли в соседнюю комнату. Две главные служанки, стоя по обе стороны, помогли им умыть руки и лицо. Чи Ю бросил полотенце в таз. Нань Ши, видя, что дел больше нет, уже собирался откланяться, но Чи Ю указал на шкатулку из дерева цзытань на столе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2510,83 +2510,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Шкатулка была доверху наполнена печатями, около тридцати штук. Камень, похоже, был шошаньским, но Нань Ши в камнях не разбирался и был рад, что хотя бы этот узнал.</w:t>
-[...31 lines deleted...]
-        <w:t>Он знал, что шошаньский камень — довольно дорогой.</w:t>
+        <w:t>Шкатулка была доверху наполнена печатями, около тридцати штук. Камень, похоже, был шоушаньским, но Нань Ши в камнях не разбирался и был рад, что хотя бы этот узнал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он знал, что шоушаньский камень — довольно дорогой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4654,51 +4654,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Подумав, он достал из шкатулки, подаренной стариной Чэнем, самую изящную печать, поставил её на небольшую деревянную подставку и поместил на резную полку. Кроваво-красный шошаньский камень на фоне чёрного эбенового дерева смотрелся очень эффектно.</w:t>
+        <w:t>Подумав, он достал из шкатулки, подаренной стариной Чэнем, самую изящную печать, поставил её на небольшую деревянную подставку и поместил на резную полку. Кроваво-красный шоушаньский камень на фоне чёрного эбенового дерева смотрелся очень эффектно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>