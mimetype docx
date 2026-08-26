--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -750,51 +750,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Говорите, старина Чэнь.</w:t>
+        <w:t>— Говорите, старик Чэнь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -910,51 +910,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Старина Чэнь не стал ходить вокруг да около и сразу перешёл к делу:</w:t>
+        <w:t>Старик Чэнь не стал ходить вокруг да около и сразу перешёл к делу:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1070,51 +1070,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Старина Чэнь покачал головой:</w:t>
+        <w:t>Старик Чэнь покачал головой:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1198,51 +1198,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Старина Чэнь задумался и, обмакнув палец в чай, начертил на столе иероглиф «Нет» (没, méi — нет, не иметь).</w:t>
+        <w:t>Старик Чэнь задумался и, обмакнув палец в чай, начертил на столе иероглиф «Нет» (没, méi — нет, не иметь).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1294,51 +1294,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— … — старина Чэнь замер, затем в его глазах промелькнула глубокая мысль, и он медленно произнёс: — А ведь вы угадали. В последние годы жизни я страдал старческим слабоумием, то приходил в себя, то снова впадал в забытье. Печать эту я всегда носил с собой и действительно терял её несколько раз. Каждый раз находил в колодце у дома.</w:t>
+        <w:t>— … — старик Чэнь замер, затем в его глазах промелькнула глубокая мысль, и он медленно произнёс: — А ведь вы угадали. В последние годы жизни я страдал старческим слабоумием, то приходил в себя, то снова впадал в забытье. Печать эту я всегда носил с собой и действительно терял её несколько раз. Каждый раз находил в колодце у дома.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1358,51 +1358,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Старина Чэнь напряг память, но покачал головой:</w:t>
+        <w:t>Старик Чэнь напряг память, но покачал головой:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2030,51 +2030,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Это, видимо, и была плата от старины Чэня.</w:t>
+        <w:t>Это, видимо, и была плата от старика Чэня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>