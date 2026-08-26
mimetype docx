--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -1070,51 +1070,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Они помнили, что Мань-мань была первой из их деревни, кто поступил в столичный университет. Но два года назад, не выдержав мучений от принудительных родов, она спрыгнула с моста в бурную реку. Тело её так и не нашли.</w:t>
+        <w:t>Они помнили, что Мань-мань была первой из их деревни, кто поступил в Университет Цзинши. Но два года назад, не выдержав мучений от принудительных родов, она спрыгнула с моста в бурную реку. Тело её так и не нашли.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3118,51 +3118,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Голос, принадлежавший подростку, только что пережившему ломку, звучал грубо, а тон и содержание речей были вызывающими.</w:t>
+        <w:t>Голос, принадлежавший подростку, у которого только недавно сломался голос, звучал грубо, а тон и содержание речей были вызывающими.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3502,51 +3502,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я пришёл доложить господину Ся о ходе дела и увидел этого парня, который подозрительно оглядывался у входа в переулок.</w:t>
+        <w:t>— Я пришёл доложить Боссу Ся о ходе дела и увидел этого парня, который подозрительно оглядывался у входа в переулок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3950,51 +3950,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Господин Ся.</w:t>
+        <w:t>— Босс Ся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4654,51 +4654,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Сейчас Пэй Цзэ и Пэй Канцянь в бегах. Просим господина Ся помочь нам в их поимке.</w:t>
+        <w:t>— Сейчас Пэй Цзэ и Пэй Канцянь в бегах. Просим Босса Ся помочь нам в их поимке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>