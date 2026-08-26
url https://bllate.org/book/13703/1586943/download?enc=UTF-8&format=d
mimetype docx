--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -46,51 +46,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Дело «Звёздного света» было закрыто, и у Ся Гуханя наконец-то появился законный повод не открывать лавку. Он спал до полудня, а о еде заботился старый призрак. К тому же, он дочиста обчистил Чжоу Чжицяна, так что о деньгах можно было не беспокоиться. Последние несколько дней для Ся Гуханя были просто райскими — никаких забот.</w:t>
+        <w:t>Дело «Звёздного света Энтертейнмент» было закрыто, и у Ся Гуханя наконец-то появился законный повод не открывать лавку. Он спал до полудня, а о еде заботился старый призрак. К тому же, он дочиста обчистил Чжоу Чжицяна, так что о деньгах можно было не беспокоиться. Последние несколько дней для Ся Гуханя были просто райскими — никаких забот.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -398,51 +398,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После инцидента в «Звёздном свете» он лишь раз связался с Ся Гуханем, чтобы перевести деньги, и больше не осмеливался его беспокоить.</w:t>
+        <w:t>После инцидента в «Звёздном свете Энтертейнмент» он лишь раз связался с Ся Гуханем, чтобы перевести деньги, и больше не осмеливался его беспокоить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -462,51 +462,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Теперь он больше не работал агентом. Переведя все свои активы Ся Гуханю, он нашёл работу в сфере продаж. Это было гораздо утомительнее и приносило куда меньше денег, чем работа агентом. Но после пережитого в «Звёздном свете» он растерял все свои амбиции. Теперь ему было достаточно просто зарабатывать себе на жизнь.</w:t>
+        <w:t>Теперь он больше не работал агентом. Переведя все свои активы Ся Гуханю, он нашёл работу в сфере продаж. Это было гораздо утомительнее и приносило куда меньше денег, чем работа агентом. Но после пережитого в «Звёздном свете Энтертейнмент» он растерял все свои амбиции. Теперь ему было достаточно просто зарабатывать себе на жизнь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,51 +590,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ся Гухань на мгновение задумался, прежде чем вспомнил, что больше месяца назад его поймали в киногородке, когда он доставлял заказ, и заставили сыграть роль небесного мастера, изгоняющего призраков. То есть, самого себя.</w:t>
+        <w:t>Ся Гухань на мгновение задумался, прежде чем вспомнил, что больше месяца назад его поймали в Киногородке, когда он доставлял заказ, и заставили сыграть роль небесного мастера, изгоняющего призраков. То есть, самого себя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>