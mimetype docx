--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -270,51 +270,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он передал флешку Ся Гуцзяну и зевнул.</w:t>
+        <w:t>Он передал USB-накопитель Ся Гуцзяну и зевнул.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -334,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ся Гуцзян узнал флешку.</w:t>
+        <w:t>Ся Гуцзян узнал USB-накопитель.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,83 +430,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ся Гуцзян крепко сжал флешку, ощущая её вес, и не смел проявить ни малейшей небрежности.</w:t>
-[...31 lines deleted...]
-        <w:t>— А ты? — он бережно убрал флешку и посмотрел на Ся Гуханя.</w:t>
+        <w:t>Ся Гуцзян крепко сжал USB-накопитель, ощущая его вес, и не смел проявить ни малейшей небрежности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А ты? — он бережно убрал USB-накопитель и посмотрел на Ся Гуханя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -974,51 +974,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он, должно быть, с самого начала догадался, что цель Фан Иняня — создать призрачного гу, и понял, что Бай Юанькан является его «маткой». Но он выжидал, затаившись, пока Фан Инянь, доведённый до отчаяния, не убьёт Бай Юанькана, тем самым раскрыв свою главную уязвимость. А затем нанёс смертельный удар.</w:t>
+        <w:t>Он, должно быть, с самого начала догадался, что цель Фан Иняня — создать призрачного гу, и понял, что Бай Юанькан является его «материнским телом». Но он выжидал, затаившись, пока Фан Инянь, доведённый до отчаяния, не убьёт Бай Юанькана, тем самым раскрыв свою главную уязвимость. А затем нанёс смертельный удар.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,51 +1038,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но почему Ся Гухань был так уверен, что Фан Инянь не знает о связи гу с «маткой» и о том, что после смерти «матки» у гу наступает короткий период уязвимости?</w:t>
+        <w:t>Но почему Ся Гухань был так уверен, что Фан Инянь не знает о связи гу с «материнским телом» и о том, что после смерти «материнского тела» у гу наступает короткий период уязвимости?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1294,51 +1294,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Наставник оказался прав: эти двое молодых людей действительно были из великого клана, более того — из клана Ся, который по праву считался первым среди всех.</w:t>
+        <w:t>Наставник оказался прав: эти двое молодых людей действительно были из великого клана, более того — из семьи Ся, которая по праву считалась первой среди всех.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1358,51 +1358,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Если клан Ся захочет кого-то найти, они достанут его хоть из-под земли. Так что лучше уж послушно сдаться и, возможно, избежать лишних мучений.</w:t>
+        <w:t>Если семья Ся захочет кого-то найти, они достанут его хоть из-под земли. Так что лучше уж послушно сдаться и, возможно, избежать лишних мучений.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -7214,51 +7214,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Стоило Ся Гуханю лишь показать свою силу, и, несмотря на его патологическую лень, все бы признали его гением клана Ся. Кто бы посмел изгнать его?</w:t>
+        <w:t>Стоило Ся Гуханю лишь показать свою силу, и, несмотря на его патологическую лень, все бы признали его гением семьи Ся. Кто бы посмел изгнать его?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>