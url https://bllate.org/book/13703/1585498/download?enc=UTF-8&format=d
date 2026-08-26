--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -78,51 +78,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В тот миг, когда Сюй Сыя приняла глаза сестры, её разум был поглощён обидой и одержимостью Сюй Тинсянь. Она стала ею, а Сюй Тинсянь — ею.</w:t>
+        <w:t>В тот миг, когда Сюй Сыя приняла глаза сестры, её разум был поглощён энергией обиды и одержимостью Сюй Тинсянь. Она стала ею, а Сюй Тинсянь — ею.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -526,51 +526,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После того как свирепый призрак отдаёт свой орган живому человеку, его энергия обиды переходит к этому человеку. Эта энергия — основа существования призрака. Как только она иссякнет, его душа распадётся и исчезнет из мира.</w:t>
+        <w:t>После того как свирепый призрак отдаёт свой орган живому человеку, его энергия обиды переходит к этому человеку. Эта энергия — основа существования призрака. Как только она иссякнет, его духовное тело распадётся и исчезнет из мира.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -814,51 +814,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюй Тинсянь действительно жаждала мести, в этом не было сомнений. Сюй Сыя, став свидетельницей её трагической гибели, тоже прониклась этой жаждой. После пересадки глаз две одержимости слились в одну, скрыв свет защиты так, что даже Ся Гухань его не видел.</w:t>
+        <w:t>Сюй Тинсянь действительно жаждала мести, в этом не было сомнений. Сюй Сыя, став свидетельницей её трагической гибели, тоже прониклась этой одержимостью. После пересадки глаз две одержимости слились в одну, скрыв свет защиты так, что даже Ся Гухань его не видел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1070,51 +1070,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Словно это могло вернуть ту, кто её так любил и берёг.</w:t>
+        <w:t>Словно это могло вернуть ту, кто её так любила и берегла.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1358,51 +1358,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сюй Тинсянь вернулась в самый отчаянный для сестры момент. Она приехала с сотрудниками женской консультации из уездного центра и спасла Сюй Сыя, которую держали взаперти в ожидании свадьбы.</w:t>
+        <w:t>Сюй Тинсянь вернулась в самый отчаянный для сестры момент. Она приехала с сотрудниками Женской федерации из уездного центра и спасла Сюй Сыя, которую держали взаперти в ожидании свадьбы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>