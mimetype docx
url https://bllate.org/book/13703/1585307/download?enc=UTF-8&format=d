--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -910,51 +910,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Хозяин, — Сюй Сыя с улыбкой вошла в лавку и направилась прямо к прилавку. — Давно не виделись.</w:t>
+        <w:t>— Босс Ся, — Сюй Сыя с улыбкой вошла в лавку и направилась прямо к прилавку. — Давно не виделись.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1326,51 +1326,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Она не стала отрицать. Поехав в этот раз в Цзинши, ведомая жаждой мести своей сестры, Сюй Сыя нашла и убила нескольких из тех, кто надругался над ней, и обрела ещё большую силу.</w:t>
+        <w:t>Она не стала отрицать. Поехав в этот раз в Цзинши, ведомая жаждой мести своей сестры, Сюй Сыя нашла и убила нескольких из тех, кто надругался над её сестрой, и обрела ещё большую силу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1518,51 +1518,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Хозяин, ты обещал помочь мне отомстить. Когда ты начнёшь действовать? — её голос перестал быть мягким и соблазнительным, став резким и пронзительным, словно скрежет стекла, от которого по коже бежали мурашки.</w:t>
+        <w:t>— Босс Ся, ты обещал помочь мне отомстить. Когда ты начнёшь действовать? — её голос перестал быть мягким и соблазнительным, став резким и пронзительным, словно скрежет стекла, от которого по коже бежали мурашки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>