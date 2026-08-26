--- v0 (2026-05-24)
+++ v1 (2026-08-26)
@@ -1614,51 +1614,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Господин Ся, умоляю, спасите меня! Я заплачу любые деньги! Если вы спасёте мне жизнь, я отдам вам всё, что у меня есть!</w:t>
+        <w:t>— Босс Ся, умоляю, спасите меня! Я заплачу любые деньги! Если вы спасёте мне жизнь, я отдам вам всё, что у меня есть!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2158,51 +2158,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Господин Ся, вы собираетесь лично встретиться с директором Ваном? — осторожно спросил он.</w:t>
+        <w:t>— Босс Ся, вы собираетесь лично встретиться с директором Ваном? — осторожно спросил он.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2382,51 +2382,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Твоя губительная аура становится всё плотнее. Купи талисманы.</w:t>
+        <w:t>— Твоя губительная энергия становится всё плотнее. Купи талисманы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>