--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -174,83 +174,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он не был уверен, что призыв сработает. Наставник говорил, что для быстрого прибытия гуйчаев нужно сжечь побольше подношений, но сейчас такой возможности не было.</w:t>
-[...31 lines deleted...]
-        <w:t>«Братья-гуйчаи, я знаю, что ничего вам не поднёс, но, может, вы сначала решите проблему, а потом, как выйдем, я куплю вам большой дом, суперкар и сто миллионов юаней».</w:t>
+        <w:t>Он не был уверен, что призыв сработает. Наставник говорил, что для быстрого прибытия иньчаев нужно сжечь побольше подношений, но сейчас такой возможности не было.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Братья-иньчаи, я знаю, что ничего вам не поднёс, но, может, вы сначала решите проблему, а потом, как выйдем, я куплю вам большой дом, суперкар и сто миллионов юаней».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -334,51 +334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чэнь Лин замер от удивления. Он не ожидал, что явление гуйчаев будет таким зрелищным.</w:t>
+        <w:t>Чэнь Лин замер от удивления. Он не ожидал, что явление иньчаев будет таким зрелищным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3438,51 +3438,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Те три гуйчая действительно сначала повернулись к нему?</w:t>
+        <w:t>— Те три иньчая действительно сначала повернулись к нему?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>