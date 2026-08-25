--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Стоявший рядом Ли Хунъюй ткнул его в поясницу мечом из медных монет и беззвучно произнёс одними губами:</w:t>
+        <w:t>— Одержимость, — Ли Хунъюй ткнул его в поясницу Тунцянь цзянем и беззвучно произнёс одними губами:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1422,51 +1422,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Закончив, он отнёс скульптуру в редко посещаемую кладовку, чтобы она высохла, а затем поднялся в художественную студию на втором этаже и поставил на потолок пагоду Вэньчан.</w:t>
+        <w:t>Закончив, он отнёс скульптуру в редко посещаемую кладовку, чтобы она высохла, а затем поднялся в художественную студию на втором этаже и поставил на потолок Вэньчан та.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2094,51 +2094,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Только не приступ клаустрофобии», — подумал Чэнь Лин.</w:t>
+        <w:t>«Только не приступ трипофобии», — подумал Чэнь Лин.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3598,51 +3598,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чэнь Лин опустил взгляд на дубинку, испещрённую рунами. На его лице промелькнуло сомнение. В этот момент Ли Хунъюй, находившийся неподалёку, глухо застонал, из уголка его рта потекла струйка крови. Чэнь Лин, увидев это, резко прекратил атаку и, метнув горящий талисман изгнания злых духов, отразил направленный ему в грудь удар плесени.</w:t>
+        <w:t>Чэнь Лин опустил взгляд на дубинку, испещрённую рунами. На его лице промелькнуло сомнение. В этот момент Ли Хунъюй, находившийся неподалёку, глухо застонал, из уголка его рта потекла струйка крови. Чэнь Лин, увидев это, резко прекратил атаку и, метнув горящий Цюйсе фу, отразил направленный ему в грудь удар плесени.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4334,51 +4334,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— А кто сказал, что он не попадёт в ад? — он поднял с пола красную кисть и сжал её в руке. — Он получит по заслугам. Я могу попросить братьев-гуйчаев, чтобы они позволили вам лично увидеть его наказание.</w:t>
+        <w:t>— А кто сказал, что он не попадёт в ад? — он поднял с пола красную кисть и сжал её в руке. — Он получит по заслугам. Я могу попросить братьев-иньчаев, чтобы они позволили вам лично увидеть его наказание.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>