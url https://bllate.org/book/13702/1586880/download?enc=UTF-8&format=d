--- v0 (2026-05-23)
+++ v1 (2026-08-25)
@@ -2030,51 +2030,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Раньше сотрудники Особого отдела всячески поносили и притесняли их «дилетантскую» группу, едва не доведя до распада. Теперь же настал момент сладкого реванша.</w:t>
+        <w:t>Раньше сотрудники Тэдяобу всячески поносили и притесняли их «дилетантскую» группу, едва не доведя до распада. Теперь же настал момент сладкого реванша.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2094,51 +2094,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Настроение Ли Хунъюя было диаметрально противоположным. Его лицо окаменело от злости. Полиция передала это дело Особому отделу, оно уже внесено в архивы, и он не мог вернуться с пустыми руками.</w:t>
+        <w:t>Настроение Ли Хунъюя было диаметрально противоположным. Его лицо окаменело от злости. Полиция передала это дело Тэдяобу, оно уже внесено в архивы, и он не мог вернуться с пустыми руками.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5550,51 +5550,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В пальцах Чэнь Лин держал наполовину сгоревшую желтую печать. Его взгляд лишь на миг задержался на Чжу Пэне и тут же переместился в темный угол.</w:t>
+        <w:t>В пальцах Чэнь Лин держал наполовину сгоревший желтый талисман. Его взгляд лишь на миг задержался на Чжу Пэне и тут же переместился в темный угол.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>