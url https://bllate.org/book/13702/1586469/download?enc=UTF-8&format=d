--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -2286,51 +2286,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Вы можете тратить время на дорогу, но Чжу Пэн ждать не станет, — он приподнял подбородок с аристократичной грацией и вдруг шагнул вплотную. Его дыхание коснулось виска юноши. — Даже через эти снимки я чувствую его死气 — запах смерти.</w:t>
+        <w:t>— Вы можете тратить время на дорогу, но Чжу Пэн ждать не станет, — он приподнял подбородок с аристократичной грацией и вдруг шагнул вплотную. Его дыхание коснулось виска юноши. — Даже через эти снимки я чувствую его запах смерти.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2638,51 +2638,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чэнь Лин молча сел на переднее сиденье. Он достал стопку заготовок для талисманов, открыл баночку с киноварью и приготовил Печать Жёлтого Бога.</w:t>
+        <w:t>Чэнь Лин молча сел на переднее сиденье. Он достал стопку заготовок для талисманов, открыл баночку с киноварью и приготовил Хуаншэнь Юэчжанъинь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>