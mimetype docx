--- v0 (2026-05-24)
+++ v1 (2026-08-25)
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глядя на эту омерзительную рожу, Чэнь Лин нахмурился: что дальше делать, он не знал. Его нынешнего уровня ещё не хватало, чтобы призвать посланцев Инь и передать им злого духа под стражу.</w:t>
+        <w:t>Глядя на эту омерзительную рожу, Чэнь Лин нахмурился: что дальше делать, он не знал. Его нынешнего уровня ещё не хватало, чтобы призвать Иньчай и передать им злого духа под стражу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -302,51 +302,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чэнь Лин боялся, что призрак сбежит, поэтому не смел отпускать из рук модоу сянь. Дверь в итоге пошёл открывать У Вэйвэй.</w:t>
+        <w:t>Чэнь Лин боялся, что призрак сбежит, поэтому не смел отпускать из рук плотницкий шнур. Дверь в итоге пошёл открывать У Вэйвэй.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,51 +494,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пять талисманов подавления нечисти будто обрели глаза — и разом прилепились к телу злого духа.</w:t>
+        <w:t>Пять талисманов для подавления злых духов будто обрели глаза — и разом прилепились к телу злого духа.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -750,51 +750,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Талисманы подавления потеряли силу и обернулись пеплом. Чжао Сюньчан подошёл, поднял с пола свесившийся модоу сянь и начал обматывать им уже бессильного призрака — виток за витком, круг за кругом, а потом резко дёрнул за конец —</w:t>
+        <w:t>Талисманы для подавления злых духов потеряли силу и обернулись пеплом. Чжао Сюньчан подошёл, поднял с пола свесившийся плотницкий шнур и начал обматывать им уже бессильного призрака — виток за витком, круг за кругом, а потом резко дёрнул за конец —</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -974,51 +974,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я сначала заберу их обратно. Призову иньское божество, чтобы их увели. Ты останешься здесь, разберёшься с хвостами — и заодно получишь оплату.</w:t>
+        <w:t>— Я сначала заберу их обратно. Призову Божество мира Инь, чтобы их увели. Ты останешься здесь, разберёшься с хвостами — и заодно получишь оплату.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1454,51 +1454,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— И ещё, — голос мужчины чуть задержался, ладонь легла на шею сзади, — в следующий раз перед выходом сначала поставь на талисмане печать Хуаншэнь Юэчжанъинь, а потом трижды прочти заклятие изгнания скверны.</w:t>
+        <w:t>— И ещё, — голос мужчины чуть задержался, ладонь легла на шею сзади, — в следующий раз перед выходом сначала поставь на талисмане печать Хуаншэнь Юэчжанъинь, а потом трижды прочти заклятие изгнания нечисти.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3534,51 +3534,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Через три дня детей Чжан Сяося и Гао Цин похоронили вместе на кладбище Юйхэлинъюань. После кремации в могилу опустили временно устроенное захоронение с прахом.</w:t>
+        <w:t>Через три дня детей Чжан Сяося и Гао Цин похоронили вместе на кладбище Юйхэ. После кремации в могилу опустили временно устроенное захоронение с прахом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>